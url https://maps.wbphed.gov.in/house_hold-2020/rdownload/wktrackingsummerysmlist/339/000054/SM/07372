--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -122,123 +122,123 @@
   <si>
     <t>58/VSD</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>03/03/2021</t>
   </si>
   <si>
     <t>AJIT KUMAR DUTTA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chakuparsole Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kharkata, No. of Mouza :- 4 nos. i.e. Chanchar-144 (Habitation's Name: CHANCHAR BAURIPARA, CHANCHAR NAPITPARA &amp; NAMOPARA, CHANCHAR UPARPARA &amp; TELIPARA, CHANCHAR LAGAPARA, CHANCHAR DANGAPARA, CHANCHAR TELIPARA &amp; ADIBASHIPARA), Kadamdiha-145 (Habitation's Name: KADAMDIHA), Uparamdahara-146 (Habitation's Name: UPAR AMDAHARA) &amp; Amdahara-147 (Habitation's Name: AMDAHARA UTTARPARA &amp; AMDAHARA DAKSHINPARA) , Total House Hold - 65 out of 921.</t>
   </si>
   <si>
     <t>ORD/000151/2020-2021</t>
   </si>
   <si>
     <t>59/VSD</t>
   </si>
   <si>
     <t>M/S SACHHIDANANDA MAZUMDAR</t>
   </si>
   <si>
+    <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Singlahar (168), Paryasa (169), Purnapani Chhota Tung (170) &amp; Purnapani Bara Tung (171) mouzas under Zone-M (Purnapani) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. Total Mouza:- 4 Nos. Total Household - 589 Nos.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2021-2022</t>
+  </si>
+  <si>
+    <t>1778/BQA</t>
+  </si>
+  <si>
+    <t>09/07/2021</t>
+  </si>
+  <si>
+    <t>08/08/2021</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Work Order for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Dighi (85) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-C) (Sl. No.- 3)</t>
+  </si>
+  <si>
+    <t>ORD/000173/2020-2021</t>
+  </si>
+  <si>
+    <t>90/KSD</t>
+  </si>
+  <si>
+    <t>09/02/2021</t>
+  </si>
+  <si>
+    <t>24/02/2021</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for 05 Nos. Mouzas {Purakonda, Sitalpur, Suratpur, Chandi &amp; Balaram pur (Purba)} of Kotalpukur (Zone- B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001181/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/29</t>
+  </si>
+  <si>
+    <t>29/07/2021</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOUDHURY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chakuparsole Zone - B W/S Scheme (BRGF ph - I project) (Part-A) Mouza - Amdahara</t>
   </si>
   <si>
     <t>VCH/001475/2021-2022</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
-    <t>GOPAL CHANDRA CHOUDHURY</t>
-[...13 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA at different Mouza's of Left out House Holds of Chakuparsole Zone - A &amp; Zone-B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Majuria, No. of Mouza :-12 nos. i.e.Majuria-135, Dhabani-136, Chitrang-137, Indkuri-139, Majdiha-142, Hatiaghora-143, Chanchar-144, Amdohara-147, Choto Bankadaha-148, Bharamara-149, Dhandol-153, Pholbani-154, Total House Hold -65</t>
   </si>
   <si>
     <t>ORD/000029/2022-2023</t>
   </si>
   <si>
     <t>111/VSD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>10/05/2022</t>
-  </si>
-[...34 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,340 +884,340 @@
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4"/>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>4.22</v>
+        <v>40.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>73.54</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>63.55</v>
+        <v>4.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>182.22</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>4.73</v>
+        <v>63.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>40.2</v>
+        <v>4.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.78</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>36.77</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>4.82</v>
+        <v>4.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.39</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.11</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>127.18</v>
       </c>
       <c r="P10" s="8">
-        <v>19.17</v>
+        <v>38.34</v>
       </c>
       <c r="Q10" s="8">
-        <v>15.07</v>
+        <v>30.14</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>