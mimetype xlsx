--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-II) (Part-B)</t>
   </si>
   <si>
     <t>SM/07369</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000066/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/BQA</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 2 ( Malkururia ,Sonagara ), Total House Hold -124</t>
+  </si>
+  <si>
+    <t>VCH/002691/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/2</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>GOURANGA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Birasimul, No. of Mouza :- 4 nos. i.e. Birasimul-70, Shakrul-71, Suripuskarini-72 &amp; Dhamur-73, Total House Hold - 1343</t>
+  </si>
+  <si>
+    <t>VCH/002786/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/4</t>
+  </si>
+  <si>
+    <t>04/03/2022</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 3 nos. i.e. Patlapur-33, Hingjuri-34 &amp; Gumut-35, Total House Hold - 886</t>
   </si>
   <si>
     <t>VCH/002683/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/2</t>
-[...4 lines deleted...]
-  <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 02 , Jagannath pur (Part- D), Asansola (Part- A), Total House Hold -170</t>
+  </si>
+  <si>
+    <t>VCH/002689/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 0 1 , Sangrampur (Part-A),Total House Hold - 124 (Sl .No.-8)</t>
+  </si>
+  <si>
+    <t>VCH/002694/2021-2022</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe line from Pingrui to Kuldiha incresse pressure for mouza Kuldiha of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Maliara (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. sl no - 25</t>
   </si>
   <si>
     <t>VCH/002687/2021-2022</t>
   </si>
   <si>
     <t>ZAKIR HOSSAIN MONDAL</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of DADHIMUKHA (Zone - D) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - DADHIMUKHA (Zone - D) . No.of Mouza :- 02 , Jagannath pur (Part- D), Asansola (Part- A), Total House Hold -170</t>
-[...16 lines deleted...]
-  <si>
     <t>Rectro fitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 (Talanjuri (PART-E) Total House Hold -102</t>
   </si>
   <si>
     <t>VCH/002690/2021-2022</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
-[...1 lines deleted...]
-  <si>
     <t>VCH/003048/2021-2022</t>
   </si>
   <si>
     <t>FHTC/24</t>
   </si>
   <si>
     <t>24/03/2022</t>
   </si>
   <si>
-    <t>UNICON INDIA</t>
-[...8 lines deleted...]
-    <t>GOURANGA CHATTERJEE</t>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Horoka (Zone - G) under Saltora-Block of Saitora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR:- Haraka, No.of Mouza :- 1, ,Gogra (Part) Total House Hold - 75 (Sl No of Work- 07)</t>
+  </si>
+  <si>
+    <t>VCH/002684/2021-2022</t>
+  </si>
+  <si>
+    <t>ASHISH KUMAR SAMANTA</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Tapta (52), Banshkhopa (53), Kadamdahara (54), Mayna (55), Gobindapur Damdi (56), Beoncha (115), Beliakala (116), Kherurabad (130), Sirsa (131) &amp; Baramaliara (132) mouzas by retrofitting of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002696/2021-2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 2 ( Kururia Balarampur , (Lalbazar (PART-B), Total House Hold - 140</t>
+  </si>
+  <si>
+    <t>VCH/002693/2021-2022</t>
   </si>
   <si>
     <t>Laying Extra UPVC Pipe Line to Cover Gogra for construction and commissioning of ' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horaka (Zone- G) under Saltora Block of Saltora - Chatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002686/2021-2022</t>
-  </si>
-[...52 lines deleted...]
-    <t>09/10/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,763 +790,763 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>59.53</v>
+        <v>317.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>4.23</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>1.08</v>
+        <v>71.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>1.35</v>
+        <v>59.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>1.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>59.46</v>
+        <v>1.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>4.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>1.3</v>
+        <v>2.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>0.94</v>
+        <v>59.46</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
         <v>4.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P13" s="4">
         <v>31.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="P14" s="4">
-        <v>71.95</v>
+        <v>0.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="P15" s="4">
-        <v>317.75</v>
+        <v>1.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>557.11</v>