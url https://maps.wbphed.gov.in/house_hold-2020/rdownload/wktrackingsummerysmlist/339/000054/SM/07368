--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I) (Part-B)</t>
   </si>
   <si>
     <t>SM/07368</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000066/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/BQA</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>extra UPVC pipe line from Joytunga Rising main to Chandan pur village of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone- G) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph- I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000798/2021-2022</t>
+  </si>
+  <si>
+    <t>845/BSD</t>
+  </si>
+  <si>
+    <t>18/08/2021</t>
+  </si>
+  <si>
+    <t>02/09/2021</t>
+  </si>
+  <si>
+    <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01 , Gadardihi (PART-A ), Total House Hold - 200</t>
+  </si>
+  <si>
+    <t>VCH/002701/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/2</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Household survey in Damodarpur (122), Simla (123), Arkama (124), Rangi Bari (125), Hazamdihi (233) &amp; Gopi Sagar (235) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting Zone-H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 22)</t>
+  </si>
+  <si>
+    <t>VCH/001489/2022-2023</t>
+  </si>
+  <si>
+    <t>FHTC/19</t>
+  </si>
+  <si>
+    <t>19/12/2022</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection)¿ in Dighi (85) mouza by retrofitting Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A) (Sl. No. 06)</t>
+  </si>
+  <si>
+    <t>VCH/001488/2022-2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Pakhnna &amp; its adjoining Mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. Block -Barjora, Name of OHR - Pakhnna &amp; its adjoining Mouzas W/S Scheme, No. of Mouza :- 01 no., (Radhakantapur), Total House Hold - 463 nos</t>
   </si>
   <si>
     <t>VCH/002799/2021-2022</t>
   </si>
   <si>
     <t>FHTC/5</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>GANESH ROY</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Debedia Atchala to Salghata village to increase pressure in Debedia (86) Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ Zone-E (Naria) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001399/2022-2023</t>
   </si>
   <si>
     <t>FHTC/16</t>
   </si>
   <si>
     <t>16/12/2022</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 3 nos. i.e. Patlapur-33, Hingjuri-34 &amp; Gumut-35, Total House Hold - 886</t>
   </si>
   <si>
     <t>VCH/002683/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/2</t>
-[...4 lines deleted...]
-  <si>
     <t>GOUTAM BHOWMIK</t>
   </si>
   <si>
     <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Func tional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joykrishnapur (Zone - I) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Joykrishnapur (Zone - I) No.of Mouza :- Ratganj Madhavpur , sl no - 26</t>
   </si>
   <si>
     <t>VCH/002702/2021-2022</t>
   </si>
   <si>
     <t>M/S T.P. HAZRA &amp; SONS</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01 , Gadardihi (PART-A ), Total House Hold - 200</t>
-[...28 lines deleted...]
-  <si>
     <t>Laying extra UPVC pipe line &amp; extra 15 mm NB PVC (schedule 80) / 20 mm OD HDPE (PE100, Pn16) pipe to Cover Kendana mouza for retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of pipe water supply scheme SALMA ZONE-III W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001429/2022-2023</t>
   </si>
   <si>
     <t>FHTC/15</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>SK. SAHAJAHAN</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Chak Muktapur (172), Pathar Kata (233), Maudi (234), Tunka (235), Hati Bari (255), Asan Bani (256), Agarda (257), Dhang Hari (258), Baga Khulia (259), Hetemoa (260), Jadab Nagar (261), Jagannath Bati (262), Bhaji Bari (263), Ramar Chun Puan (264), Agarda Purusottampur (271), Basuri Bera (272), Gopinathpur (273), Chak Tunka (274), Muktapur (275), Lauria (276) &amp; Kanaijuri (277) mouzas by retrofitting Agarda and adjoining Mouzas Water Supply Scheme under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.Total Household - 2536 nos.</t>
   </si>
   <si>
     <t>VCH/001491/2022-2023</t>
   </si>
   <si>
-    <t>FHTC/19</t>
-[...4 lines deleted...]
-  <si>
     <t>UNIVERSAL CONSTRUCTION</t>
-  </si>
-[...34 lines deleted...]
-    <t>UNICON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,682 +808,682 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>26.6</v>
+        <v>317.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>8.13</v>
+        <v>4.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>59.53</v>
+        <v>1.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.77</v>
+        <v>0.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>1.95</v>
+        <v>2.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>4.96</v>
+        <v>26.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>3.62</v>
+        <v>8.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>21.12</v>
+        <v>59.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>0.38</v>
+        <v>4.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>2.22</v>
+        <v>3.62</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I13" s="13"/>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>317.75</v>
+        <v>21.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>451.03</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>