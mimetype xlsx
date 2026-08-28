--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,255 +110,255 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (PART-A) Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name:-Debghoria para,Biswas para, Bhattacharyay para and Chatterjee para., Total House Hold - 66</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000095/2020-2021</t>
   </si>
   <si>
     <t>163/VSD</t>
   </si>
   <si>
     <t>18/09/2020</t>
   </si>
   <si>
     <t>09/10/2020</t>
   </si>
   <si>
     <t>I.R.CONSTRUCTION</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (PART_A) Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name:-Chatterjee para,Jharmunia para and Biswas Pukur, Total House Hold - 67</t>
+  </si>
+  <si>
+    <t>ORD/000097/2020-2021</t>
+  </si>
+  <si>
+    <t>164/VSD</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 68.</t>
   </si>
   <si>
     <t>ORD/000144/2020-2021</t>
   </si>
   <si>
     <t>23/VSD</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
-    <t>SIB SANKAR CHOWDHURY</t>
-[...10 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 560</t>
   </si>
   <si>
     <t>ORD/000004/2020-2021</t>
   </si>
   <si>
     <t>605/BQA</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>12/03/2021</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 73.</t>
+  </si>
+  <si>
+    <t>ORD/000149/2020-2021</t>
+  </si>
+  <si>
+    <t>57/VSD</t>
+  </si>
+  <si>
+    <t>03/03/2021</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE &amp; BANERJEE</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43, Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 130</t>
   </si>
   <si>
     <t>ORD/000021/2020-2021</t>
   </si>
   <si>
     <t>617/BQA</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza :- 1 no. i.e. Radhanagr-43 , Habitation's Name : Biswaspara &amp; Thakurpara, Hospitalpara, Sharmapara &amp; Jharmunnyapara, Bazarpara, Sibtala, Kharpukur Bagdipara, Stidanga Muchipara, Roypara, Saradapally, Jangrapara, Pausa Para, Sayerpara, Loharpara, Dompara, Thanagora, Sahapara, Adibasipara, Barukur Bagdipara, Total House Hold - 73.</t>
-[...11 lines deleted...]
-    <t>M/S BANERJEE &amp; BANERJEE</t>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Damodarpur (122), Simla (123), Rangibari (125) &amp; Gopi Sagar (235) mouzas by retrofitting Zone-H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000092/2020-2021</t>
+  </si>
+  <si>
+    <t>199/BQA</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>17/02/2021</t>
+  </si>
+  <si>
+    <t>EARTHMOVING (INDIA)</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban (Zone - A) under Saltora - Chhatna water supply (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. block - Chhatna ,Name of OHR - Dhaban . Total House Hold -67 nos M.B. No. 5098</t>
+  </si>
+  <si>
+    <t>VCH/001860/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/03</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>SRIKANTA MONDAL</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Belitore w/s scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora, Name of OHR - Kadakuli roy para total House Hold - 75 Sl no - 02 , Tender No - 31/20-21/EE/BQA W/O NO- 551/BSD dt 13.11.2020</t>
   </si>
   <si>
     <t>VCH/000628/2021-2022</t>
   </si>
   <si>
     <t>FHTC/26</t>
   </si>
   <si>
     <t>11/05/2021</t>
   </si>
   <si>
     <t>SANJOY MONDAL</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kayaerpara (206), Harinarayanpur (207) &amp; Gangnala (230) mouzas by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. ,</t>
   </si>
   <si>
     <t>VCH/001859/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/03</t>
-[...4 lines deleted...]
-  <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
     <t>Connection of bhagabunh village from existing pipe line under Bankura - I - II &amp; Barjora block water supply (BRGF ph - I project) Chaturdihi ( OHR) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. M.B. No.3770</t>
   </si>
   <si>
     <t>VCH/000469/2021-2022</t>
   </si>
   <si>
     <t>ZAKIR HOSSAIN MONDAL</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Dhaban (Zone - A) under Saltora - Chhatna water supply (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. block - Chhatna ,Name of OHR - Dhaban . Total House Hold -67 nos M.B. No. 5098</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of TALANJURI (Zone - F) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - TALANJURI (Zone - F) . No.of Mouza :- 01 ,Baharkhulia(part-B), Total House Hold - 124 ( Sl .No.- 11 )</t>
   </si>
   <si>
     <t>VCH/002302/2021-2022</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>laying extra UPVC pipe line to cover kherosal mouza for construction and commissioning of'' 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATERKANALI (Zone - L) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002301/2021-2022</t>
   </si>
   <si>
     <t>BHATTACHARYYA ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Rol Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-2) DPR no.49Block - Indas, Name of OHR - Birashimul, No. of Mouza :- 02 nos. i.e. Gopalpur-76 &amp; Kharra -78 , Total House Hold - 575 (575 out of 1112)</t>
+  </si>
+  <si>
+    <t>VCH/002310/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/20</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kayaerpara (206), Harinarayanpur (207) &amp; Gangnala (230) mouzas by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002298/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/31</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chuamosina Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (Phase-1) DPR no - 36. Block - Bishnupur, Name of OHR - Bhara, No. of Mouza :- 1 no. i.e. Tentulara-20 (53 out of 106), House Hold - 53 (Sl. No. 02)</t>
   </si>
   <si>
     <t>VCH/002317/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/20</t>
-[...4 lines deleted...]
-  <si>
     <t>MANORANJAN GHOSH</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kayaerpara (206), Harinarayanpur (207) &amp; Gangnala (230) mouzas by retrofitting of Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection)' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Akui Zone - A W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Akui, No. of Mouza :- 04 nos. i.e. Tishanal-89, Palashi-90, Chandgram-117, Akui - 118, Total House Hold - 2822</t>
   </si>
   <si>
     <t>VCH/001602/2022-2023</t>
   </si>
   <si>
     <t>FHTC/10</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>EARTHMOVING (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,119 +955,119 @@
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>4.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
-        <v>4.82</v>
+        <v>4.84</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1079,51 +1079,51 @@
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="P6" s="4">
         <v>40.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
@@ -1135,785 +1135,785 @@
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>9.86</v>
+        <v>4.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>9.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>4.55</v>
+        <v>38.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>65.95</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>15</v>
+        <v>3.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>3.17</v>
+        <v>4.55</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>3.06</v>
+        <v>15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>1.27</v>
+        <v>3.17</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P14" s="4">
-        <v>4.82</v>
+        <v>1.27</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
-        <v>4.14</v>
+        <v>4.82</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="P16" s="4">
-        <v>20.34</v>
+        <v>16.51</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="P17" s="4">
-        <v>16.51</v>
+        <v>20.34</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P18" s="4">
-        <v>34.61</v>
+        <v>4.14</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I19" s="13"/>
-      <c r="J19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P19" s="4">
-        <v>38.78</v>
+        <v>34.61</v>
       </c>
       <c r="Q19" s="4">
-        <v>12.79</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>32.98</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>216.18</v>
       </c>
       <c r="P20" s="8">
-        <v>12.79</v>
+        <v>25.58</v>
       </c>
       <c r="Q20" s="8">
-        <v>5.92</v>
+        <v>11.83</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>