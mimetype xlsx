--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,189 +110,189 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (PART-B) Block - Sonamukhi, Name of OHR - Kanaipur No. of Mouza :- 1 no. i.e. Kanaipur 159, Habitation's Name:- Kanaipur,Majirdanga,Dhakkata and Kinkoria,Total House Hold - 69</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000090/2020-2021</t>
   </si>
   <si>
     <t>162/vsd</t>
   </si>
   <si>
     <t>18/09/2020</t>
   </si>
   <si>
     <t>09/10/2020</t>
   </si>
   <si>
     <t>BIJOY KOLEY</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/BQA</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Baricha (180), Dhuliapur (177) &amp; Hariharpur (178) mouzas for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Baricha, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 24)</t>
+  </si>
+  <si>
+    <t>ORD/000649/2021-2022</t>
+  </si>
+  <si>
+    <t>754/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra HDPE pipeline to cover Kusmi (195) &amp; Chakrasol (196) mouzas for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Baricha, Zone-A by retrofitting of Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 32)</t>
+  </si>
+  <si>
+    <t>ORD/000648/2021-2022</t>
+  </si>
+  <si>
+    <t>762/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kheyarkanali. No.of Mouza :- 01 Khyerkanali (PART-2) Total House Hold - 123</t>
+  </si>
+  <si>
+    <t>VCH/002677/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/2</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>PRADIP CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Prakash Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Gumut, No. of Mouza :- 3 nos. i.e. Patlapur-33, Hingjuri-34 &amp; Gumut-35, Total House Hold - 886</t>
+  </si>
+  <si>
+    <t>VCH/002683/2021-2022</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Tapta (52), Banshkhopa (53), Kadamdahara (54), Mayna (55), Gobindapur Damdi (56), Beoncha (115), Beliakala (116), Kherurabad (130), Sirsa (131) &amp; Baramaliara (132) mouzas by retrofitting of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) at Block- Sarenga, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002696/2021-2022</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Func tional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joykrishnapur (Zone - I) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Joykrishnapur (Zone - I) No.of Mouza :- Bahadur pur sl no - 25</t>
+  </si>
+  <si>
+    <t>VCH/002699/2021-2022</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kheyarkanali. No.of Mouza :- 01 nos, Khyerkanali (PART-1) Total House Hold - 145</t>
+  </si>
+  <si>
+    <t>VCH/002679/2021-2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01 , Gobindapur (Part -A ), Total House Hold - 145</t>
+  </si>
+  <si>
+    <t>VCH/002700/2021-2022</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Func tional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Joykrishnapur (Zone - I) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Name of OHR - Joykrishnapur (Zone - I) No.of Mouza :- Oltara , sl no - 24</t>
+  </si>
+  <si>
+    <t>VCH/002698/2021-2022</t>
+  </si>
+  <si>
+    <t>RUFIKUL MONDAL</t>
+  </si>
+  <si>
     <t>Laying Extra UPVC pipe line &amp; 15 mm NB PVC pipe to cover Dhatala, Banshkathia, Biniddihi, mouza for construction and commissioning of FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Horaka (Zone - G) under Saltora Block of Saltora - Chatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/002697/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/2</t>
-[...4 lines deleted...]
-  <si>
     <t>BEAUTY CHATTERJEE</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Kumorebahal (159) &amp; Dhabani (180) mouzas by retrofitting Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 2 Nos. Total Household - 138 Nos.</t>
   </si>
   <si>
     <t>VCH/002674/2021-2022</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of HARIALGORA (Zone - O) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I &amp; II, Name of OHR - Harialgara. No.of Mouza :- 01 (Junbedia (PART), Total House Hold - 440</t>
   </si>
   <si>
     <t>VCH/002680/2021-2022</t>
   </si>
   <si>
-    <t>GOUTAM BHOWMIK</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of GADARDIHI (Zone - E) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - GADARDIHI (Zone - E) . No.of Mouza :- 01 , Gadardihi (PART-A ), Total House Hold - 200</t>
   </si>
   <si>
     <t>VCH/002701/2021-2022</t>
-  </si>
-[...100 lines deleted...]
-    <t>UNICON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,855 +879,855 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.98</v>
+        <v>317.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>10.01</v>
+        <v>4.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>9.07</v>
+        <v>4.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>57.62</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>1.95</v>
+        <v>0.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>0.29</v>
+        <v>59.53</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>4.76</v>
+        <v>31.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>0.72</v>
+        <v>4.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>59.53</v>
+        <v>0.29</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>31.26</v>
+        <v>1.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
         <v>4.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>1.54</v>
+        <v>4.98</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="I15" s="13"/>
-      <c r="J15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P15" s="4">
-        <v>4.95</v>
+        <v>10.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I16" s="13"/>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="P16" s="4">
-        <v>4.46</v>
+        <v>9.07</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I17" s="13"/>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="P17" s="4">
-        <v>317.75</v>
+        <v>1.95</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>461.01</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>7.4</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>1.61</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>