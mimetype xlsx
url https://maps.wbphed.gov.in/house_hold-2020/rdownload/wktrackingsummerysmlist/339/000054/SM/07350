--- v0 (2026-01-12)
+++ v1 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone-II) (Part-A)</t>
   </si>
   <si>
     <t>SM/07350</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000066/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/BQA</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
+    <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001011/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of JOREHERA (Zone - B) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jorehira, No of Mouza:- 03 nos, ( Ampahari, Gopinathpur, Chakchaki,) Total House Hold - 518</t>
   </si>
   <si>
     <t>VCH/001489/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...4 lines deleted...]
-  <si>
     <t>SUMITA UPADHYAY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KHYERKANALI (Zone - J) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- II, Name of OHR - Kheyarkanali. No.of Mouza :- 01 nos, Khyerkanali (PART-1) Total House Hold - 145</t>
   </si>
   <si>
     <t>VCH/001514/2021-2022</t>
   </si>
   <si>
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
-    <t>Extra UPVC pipe line of Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B)) . No.of Mouza :- 05 (Kusum Goria , Tajpur Rampur , Rajmadhavtir, Kotalpukur &amp; Mahidara ), Total House Hold -963</t>
   </si>
   <si>
     <t>VCH/001750/2021-2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOUDHURY</t>
-  </si>
-[...19 lines deleted...]
-    <t>UNICON INDIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,307 +721,307 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>32.36</v>
+        <v>317.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>11.26</v>
+        <v>3.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>3.97</v>
+        <v>32.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>74.71</v>
+        <v>11.26</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>317.75</v>
+        <v>74.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>46</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>440.05</v>