--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -110,81 +110,81 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 ( PART-B House Hold - 1284)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000063/2021-2022</t>
   </si>
   <si>
     <t>2197/BQA</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>24/09/2021</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOUDHURY</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of NABAGRAM (Zone - K) &amp; CHINABARI (Zone - H) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Nabagram, Chinabari No.of Mouza :-Nabagram 10, (Gara, Buripara, Deulbera, Painsabad, Jamboni, metyala,(Bahirdya, Fulkusma, Jambede, Nabagram, Chinabari -: 4, (Bahara, Rangametia, Chhatapathor, Kunkhri Basa Total House Hold - 2598 (PART-A House Hold - 1314)</t>
+  </si>
+  <si>
+    <t>ORD/000064/2021-2022</t>
+  </si>
+  <si>
+    <t>2198/BQA</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Interconnection with R/M &amp; Laying of HDPE Pipe Line from Saluni more to Gara to increase water pressure at Gara, Horidi, Metyala mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Nabagram (Zone - K) of Chhatna Block under Saltora - Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000553/2022-2023</t>
   </si>
   <si>
     <t>518/BQA</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>M/S PARAMESWAR CHOWDHURY</t>
-  </si>
-[...10 lines deleted...]
-    <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,130 +770,130 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.98</v>
+        <v>112.13</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...3 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>112.13</v>
+        <v>9.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>