--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -125,108 +125,108 @@
   <si>
     <t>807/BQA</t>
   </si>
   <si>
     <t>23/02/2021</t>
   </si>
   <si>
     <t>25/03/2021</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Rerofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of TILNA (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Tilna, No.of Mouza :- 5 nos ( Hatasora, Jirrakelai, Sirpura, Tulsa (Part), Sihika.) Total House Hold - 552</t>
   </si>
   <si>
     <t>ORD/000207/2020-2021</t>
   </si>
   <si>
     <t>806/BQA</t>
   </si>
   <si>
     <t>SOUMITRA BHATTACHARYA</t>
   </si>
   <si>
+    <t>Retrofitting works for creacion of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of JOREHERA (Zone - B) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Jorehira, No of Mouza:- 03 nos, ( Ampahari, Gopinathpur, Chakchaki,) Total House Hold - 518</t>
+  </si>
+  <si>
+    <t>VCH/001489/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/23</t>
+  </si>
+  <si>
+    <t>23/11/2021</t>
+  </si>
+  <si>
+    <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :-01 no (Pinguri (Part-A ), Total House Hold -420</t>
   </si>
   <si>
     <t>VCH/001459/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/23</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KOTALPUKUR (Zone - B) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - KOTALPUKUR (Zone - B)) . No.of Mouza :- 05 (Kusum Goria , Tajpur Rampur , Rajmadhavtir, Kotalpukur &amp; Mahidara ), Total House Hold -963</t>
   </si>
   <si>
     <t>VCH/001750/2021-2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOUDHURY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of JOYTUNGA (Zone - H)) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora &amp; Bankura- II, Name of OHR - JOYTUNGA (Zone - H) . No.of Mouza :- 05 , Kolaberia (PART- A ) ,Bandarkhola, Ramharipur, Katapesia, Maitha Gopinathpur ), Total House Hold -426</t>
   </si>
   <si>
     <t>VCH/001513/2021-2022</t>
   </si>
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Sindurpeti (239), Tiring (244), Parashi Danga (247), Khayerbani (248) Bagakhulia (249) mouzas by retrofitting Zone-H (Arkama) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Khatra, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001501/2021-2022</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Buriam (112) &amp; Haludkanali (113) mouzas under Zone-P (Nachna) by retrofitting of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Ranibandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.Total Mouza:- 02 Nos. Total Household - 420 Nos.</t>
   </si>
   <si>
     <t>VCH/001519/2021-2022</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
-  </si>
-[...7 lines deleted...]
-    <t>SUMITA UPADHYAY</t>
   </si>
   <si>
     <t>Work Order for Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Tilna (Zone - E) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Tilna (Zone - E), No. of Mouza :- 01 Ethani (Part), Total House Hold :- 17 nos.</t>
   </si>
   <si>
     <t>ORD/000140/2023-2024</t>
   </si>
   <si>
     <t>101/KSD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>TAPAS KUMBHAKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -909,51 +909,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>2.06</v>
+        <v>32.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -966,51 +966,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>74.71</v>
+        <v>2.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1023,51 +1023,51 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>6.09</v>
+        <v>74.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1080,51 +1080,51 @@
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>11.93</v>
+        <v>6.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1137,51 +1137,51 @@
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>27.61</v>
+        <v>11.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1194,51 +1194,51 @@
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>32.36</v>
+        <v>27.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1258,88 +1258,88 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>241.06</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>