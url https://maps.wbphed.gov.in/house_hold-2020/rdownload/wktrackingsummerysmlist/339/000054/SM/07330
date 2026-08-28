--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) (Part-A)</t>
   </si>
   <si>
     <t>SM/07330</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (PART-A) Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 1 no. i.e. Jamdoba-154, Habitation's Name:- Roypara, Kundupara, Palpara, Tantipara &amp; Layekpara, Total House Hold - 72</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000101/2020-2021</t>
+  </si>
+  <si>
+    <t>161/VSD</t>
+  </si>
+  <si>
+    <t>18/09/2020</t>
+  </si>
+  <si>
+    <t>09/10/2020</t>
+  </si>
+  <si>
+    <t>MOHAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 2 nos. i.e. Jamdoba-154 &amp; Ichharia-155 , Habitation's Name : Jamdoba, Roypara, Tantipara, Kalaberia &amp; Kalyanpur, Total House Hold - 135</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000013/2020-2021</t>
   </si>
   <si>
     <t>614/BQA</t>
   </si>
   <si>
     <t>10/02/2021</t>
   </si>
   <si>
     <t>12/03/2021</t>
   </si>
   <si>
-    <t>MOHAN KUMAR ROY</t>
-[...1 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 3 nos. i.e. Jamdoba-154, Ichharia-155 and Bhabanipur- 165 , Habitation's Name : Jamdoba, Roypara, Tantipara, Ichharia, Dhallapara, Amchura, Kalaberia, Kalyanpur, Bhramanpara, Bhabanipur &amp; Murhura. Total House Hold - 74.</t>
   </si>
   <si>
     <t>ORD/000147/2020-2021</t>
   </si>
   <si>
     <t>56/VSD</t>
   </si>
   <si>
     <t>03/03/2021</t>
   </si>
   <si>
     <t>BIJOY KOLEY</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. (PART-A) Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 1 no. i.e. Jamdoba-154, Habitation's Name:- Roypara, Kundupara, Palpara, Tantipara &amp; Layekpara, Total House Hold - 72</t>
-[...13 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 2 nos. i.e. Jamdoba-154 &amp; Ichharia-155 , Habitation's Name : Jamdoba, Roypara, Tantipara, Kalaberia &amp; Kalyanpur, Total House Hold - 140</t>
   </si>
   <si>
     <t>ORD/000014/2020-2021</t>
   </si>
   <si>
     <t>615/BQA</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 2 nos. i.e. Jamdoba-154 &amp; Ichharia-155 , Habitation's Name : Jamdoba, Roypara, Tantipara, Kalaberia &amp; Kalyanpur, Total House Hold - 65</t>
   </si>
   <si>
     <t>ORD/000141/2020-2021</t>
   </si>
   <si>
     <t>22/VSD</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of PANCHAL W/S Scheme (Zone - I) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Sonamukhi, Name of OHR - Jamdoba. No. of Mouza :- 3 nos. i.e. Jamdoba-154, Ichharia-155 and Bhabanipur- 165 , Habitation's Name : Jamdoba, Roypara, Tantipara,Ichharia,Dhallapara,Amchura, Kalaberia, Kalyanpur,Bhramanpara,Bhabanipur &amp; Murhura. Total House Hold - 162</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000004/2021-2022</t>
+  </si>
+  <si>
+    <t>1506/BQA</t>
+  </si>
+  <si>
+    <t>25/06/2021</t>
+  </si>
+  <si>
+    <t>25/07/2021</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KUSTORA (Zone - W) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Kushtora. No.of Mouza :- 10 (Baraleddya, Dhagoria, Banchingra, Nangalbera, Dinagram, Ekaria, Junkanali, Kendbona, Kalaboti &amp; Batdeuli). Total House Hold - 811,</t>
+  </si>
+  <si>
+    <t>VCH/001560/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/11</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
     <t>VCH/001584/2020-2021</t>
   </si>
   <si>
     <t>15/03/2021</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KUSTORA (Zone - W) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Kushtora. No.of Mouza :- 10 (Baraleddya, Dhagoria, Banchingra, Nangalbera, Dinagram, Ekaria, Junkanali, Kendbona, Kalaboti &amp; Batdeuli). Total House Hold - 811,</t>
-[...31 lines deleted...]
-  <si>
     <t>FHTC Maintenance of Panchal Zone-I Water Supply Scheme under Bishnupur Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000299/2022-2023</t>
   </si>
   <si>
     <t>317/VSD</t>
   </si>
   <si>
     <t>29/11/2022</t>
   </si>
   <si>
     <t>14/12/2022</t>
   </si>
   <si>
     <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Sinking of 1 no 300mm X 200mm X 240m deep Tubewell (Replacement Tubewell) at Ichharia (P.H No-2) by Rig boring system method including interconnection with 100 mm dia. G.I. Pipe of Panchal Zone-I water supply scheme under Bishnupur Sub-Division of Bankura Division P.H.E Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000144/2023-2024</t>
   </si>
   <si>
     <t>1329/BQA</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Additional Laying distribution system of Augmentation of Panchal Zone -I piped Water Supply Scheme within Sonamukhi Block under Bishnupur Sub - Division of Bankura Division, PHE. Dte.</t>
   </si>
   <si>
     <t>ORD/001365/2024-2025</t>
   </si>
   <si>
     <t>3127/BQA</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>30/09/2026</t>
   </si>
   <si>
     <t>MUNSHI JAVEDUR JAMAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -845,222 +845,222 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>9.86</v>
+        <v>4.84</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>4.79</v>
+        <v>9.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>9.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
@@ -1118,196 +1118,196 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>52</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>4.73</v>
+        <v>10.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>40.44</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>50.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>10.82</v>
+        <v>4.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1316,88 +1316,88 @@
         <v>63</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>0.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>18.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
@@ -1414,112 +1414,112 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>9.48</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>128.87</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>4.15</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>