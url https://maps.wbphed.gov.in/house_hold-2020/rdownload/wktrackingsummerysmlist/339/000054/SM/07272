--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,192 +89,192 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme (Part-A)</t>
   </si>
   <si>
     <t>SM/07272</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 290</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000011/2020-2021</t>
+  </si>
+  <si>
+    <t>612/BQA</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>12/03/2021</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR BIT</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 140</t>
+  </si>
+  <si>
+    <t>ORD/000009/2020-2021</t>
+  </si>
+  <si>
+    <t>610/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 289</t>
+  </si>
+  <si>
+    <t>ORD/000012/2020-2021</t>
+  </si>
+  <si>
+    <t>613/BQA</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67, Total House Hold - 166 out of 1275 Part-A (Phase-2)</t>
+  </si>
+  <si>
+    <t>ORD/000211/2021-2022</t>
+  </si>
+  <si>
+    <t>3047/BQA</t>
+  </si>
+  <si>
+    <t>01/12/2021</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>KOUSIK MONDAL</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 125</t>
+  </si>
+  <si>
+    <t>ORD/000008/2020-2021</t>
+  </si>
+  <si>
+    <t>609/BQA</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of ANDHARTHOL (Zone - V) under Bankura - I,II Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Andharsole, No.of Mouza :- 09 (Andharthol (PART) , Sutijor, Shyamdanga, Ramjibanpur, Sunukpahari, Jamboni, Dabar, Tariba teridi &amp; Haru Malliker Bonkata) Total House Hold - 499</t>
+  </si>
+  <si>
+    <t>ORD/000017/2020-2021</t>
+  </si>
+  <si>
+    <t>619/BQA</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of KUSTORA (Zone - W) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Kushtora. No.of Mouza :- 10 (Baraleddya, Dhagoria, Banchingra, Nangalbera, Dinagram, Ekaria, Junkanali, Kendbona, Kalaboti &amp; Batdeuli). Total House Hold - 811,</t>
   </si>
   <si>
     <t>VCH/001560/2021-2022</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>11/10/2021</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SAULIA (Zone - G) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - SAULIA (Zone - G) . No.of Mouza :- 03 (Cahndanpur, Swargabati, Gopinathpur), Total House Hold -456,</t>
   </si>
   <si>
     <t>VCH/001589/2021-2022</t>
   </si>
   <si>
     <t>FHTC/08</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
-    <t>MUNMUN UPADHYAY</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying extra UPVC Pipe Line to Cover chotochaka, sonarekh mouzas for construction and commissioning of'' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SONADAHA (Zone - Q) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.,</t>
   </si>
   <si>
     <t>VCH/001590/2021-2022</t>
   </si>
   <si>
     <t>KASTURI ROY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Indas W/S Scheme under Bishnupur Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001559/2021-2022</t>
   </si>
   <si>
     <t>SWAPAN KUMAR DE</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of INDAS W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Mirzapur, No. of Mouza :- 04 nos. i.e. (Mirzapur-14, Haripur-15, Nandipara- 18 &amp; Krishnabati- 67 ), Total House Hold - 289</t>
-[...58 lines deleted...]
-  <si>
     <t>Work Order for Laying HDPE pipeline from Dhabani Shib Mandir to Keliapathar village to increase pressure in Keliapathar village in Gobarda (152) Mouza for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? Zone-A (Bhuakana) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No. 06)</t>
   </si>
   <si>
     <t>ORD/000107/2022-2023</t>
   </si>
   <si>
     <t>210/KSD</t>
   </si>
   <si>
     <t>03/06/2022</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>D. S. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>KOUSIK MONDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2022-2023</t>
   </si>
   <si>
     <t>2036/BQA</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -817,658 +817,658 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>50.27</v>
+        <v>19.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.27</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.29</v>
+        <v>9.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>2.17</v>
+        <v>18.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>56.57</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>6.15</v>
+        <v>12.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>67.52</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>18.09</v>
+        <v>8.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>37.41</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>8.39</v>
+        <v>35.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I9" s="13"/>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P9" s="4">
-        <v>19.65</v>
+        <v>50.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I10" s="13"/>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="P10" s="4">
-        <v>9.6</v>
+        <v>33.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I11" s="13"/>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>35.36</v>
+        <v>2.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>4.02</v>
+        <v>6.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>12.53</v>
+        <v>4.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>96.51</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1512,54 +1512,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>201.43</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>50.25</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>24.95</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>