--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - II)</t>
   </si>
   <si>
     <t>SM/07271</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kakila, No. of Mouza :- 2 nos. i.e. Janta-83 &amp; Nayer-84 . Name of Habitation - Janta,Naer.Total House Hold - 530</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2020-2021</t>
+  </si>
+  <si>
+    <t>607/BQA</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>12/03/2021</t>
+  </si>
+  <si>
+    <t>PARTHA PRATIM CHATAIT</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kakila, No. of Mouza :- 2 nos. i.e. Janta-83 &amp; Nayer-84 . Name of Habitation - Janta,Naer.Total House Hold - 62.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000146/2020-2021</t>
   </si>
   <si>
     <t>25/VSD</t>
   </si>
   <si>
     <t>20/01/2021</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
     <t>BIT ENTERPRISE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kakila, No. of Mouza :- 2 nos. i.e. Janta-83 &amp; Nayer-84 . Name of Habitation - Janta,Naer.Total House Hold - 135</t>
   </si>
   <si>
     <t>ORD/000005/2020-2021</t>
   </si>
   <si>
     <t>606/BQA</t>
   </si>
   <si>
-    <t>10/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S SACHHIDANANDA MAZUMDAR</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone-I), RADHANAGAR W/S Scheme (Zone-II), PANCHAL W/S Scheme (Zone-II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Radhanagar, No. of Mouza for RADHANAGAR W/S Scheme (Z- I) :- 4 nos. i.e. Bankati-45,Kankila-60, Rautara-61 &amp; Dhangora-64, Total House Hold - 945 Block - Bishnupur, Name of OHR - Kakila, No. of Mouza for RADHANAGAR W/S Scheme (Zone-II) :- 5 nos. i.e. Thakurpur-85, Bhatra-86 &amp; Joykrishnapur-87, Janta-83 &amp; Nayer-84, Total House Hold - 1,236 Block - Sonamukhi, Name of OHR - Kanaipur, No. of Mouza for PANCHAL W/S Scheme (Zone-II) :- 7 nos. i.e. Panchal - 164,Kanaipur 159, Kute Madhabpur - 162, Krishnasayer - 156, Suksayer- 157, Aralkola - 163,, Hikimbandh-161, Total House Hold - 1616.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2021-2022</t>
+  </si>
+  <si>
+    <t>2196/BQA</t>
+  </si>
+  <si>
+    <t>25/08/2021</t>
+  </si>
+  <si>
+    <t>09/10/2021</t>
+  </si>
+  <si>
+    <t>UNICON INDIA</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of RADHANAGAR W/S Scheme (Zone - II) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kakila, No. of Mouza :- 2 nos. i.e. Janta-83 &amp; Nayer-84 . Name of Habitation - Janta,Naer.Total House Hold - 60.</t>
   </si>
   <si>
     <t>ORD/000145/2020-2021</t>
   </si>
   <si>
     <t>24/VSD</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chakuparsole Zone - B W/S Scheme (BRGF ph - I project) under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Bishnupur, Name of OHR - Kharkata, No. of Mouza :- 13 nos. i.e. Chanchar-144 Kadamdiha-145 Uparamdahara-146 Amdahara-147 , Choubeta-151, Kusumdiha-152 , Dhansole-153 , Phulboni-154, Hulmara-155 , Chackuporsole-160 , Asthasole-161 (Habitation's Name: ASTASOL, KURCHIDANGA), Sankarlayekerdanga- 162 &amp; Jiabandi-163 [Adding DPR Sl. No -110 (Part), 111, 112, Total House Hold = [531 out of 921 +1284+1298] = 3113 nos.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000415/2020-2021</t>
+  </si>
+  <si>
+    <t>991/BQA</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>28/03/2021</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Additional work by laying of new HDPE pipeline of uncover area in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Beside of Joykrishnapur village and Joykrishnapur coliny para within Radhanagar W/S Scheme zone - ll under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/002972/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/24</t>
+  </si>
+  <si>
+    <t>24/03/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of FHTC (Funtional House Hold Tap Connection in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SOMSAR W/S Scheme under Bishnupur Sub - Division of Bankura Division, PHE Dte. Block - Indas, Name of OHR - Somsar, No. of Mouza :- 01 no. i.e. (Somsar-02), Total House Hold - 1058</t>
+  </si>
+  <si>
+    <t>VCH/002454/2021-2022</t>
+  </si>
+  <si>
+    <t>FHTC/1</t>
+  </si>
+  <si>
+    <t>01/02/2022</t>
+  </si>
+  <si>
+    <t>M/S K.B.CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional work by laying of new HDPE pipeline of uncover area in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA from Nayer culvert to Gur hati Mansa tala via Pathar Pukur within Radhanagar W/S Scheme zone - ll under Bishnupur Sub - Division of Bankura Division, PHE Dte. sl no - 01</t>
   </si>
   <si>
     <t>VCH/002971/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/24</t>
-[...10 lines deleted...]
-  <si>
     <t>VCH/003048/2021-2022</t>
   </si>
   <si>
     <t>Retrofitting works for creacion of FHTC (Functional House Hold Tap Connection in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Bandyagal (Zone - F) of Chhatna Block under Saltora- Chhatna W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Bandyagal, (Zone-F ) No. of Mouza :- 02 no, Arrah (Part), Khudrabanagram Total House Hold - 383.</t>
   </si>
   <si>
     <t>VCH/002452/2021-2022</t>
   </si>
   <si>
-    <t>FHTC/1</t>
-[...4 lines deleted...]
-  <si>
     <t>NAYAN BARDHAN</t>
   </si>
   <si>
-    <t>Additional work by laying of new HDPE pipeline of uncover area in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA for Beside of Joykrishnapur village and Joykrishnapur coliny para within Radhanagar W/S Scheme zone - ll under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
-[...4 lines deleted...]
-  <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of MALIARA (Zone - A) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Barjora , Name of OHR - MALIARA (Zone - A) . No.of Mouza :- 01( Napra(Part-A) ), Total House Hold -418</t>
   </si>
   <si>
     <t>VCH/002491/2021-2022</t>
   </si>
   <si>
     <t>FHTC/3</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
-  </si>
-[...52 lines deleted...]
-    <t>09/10/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,57 +839,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.82</v>
+        <v>40.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -898,51 +898,51 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>10.28</v>
+        <v>4.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -957,612 +957,612 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>10.28</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.53</v>
+        <v>317.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>59.46</v>
+        <v>4.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>28.49</v>
+        <v>234.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>4.24</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>2.83</v>
+        <v>13.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>13.26</v>
+        <v>4.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I12" s="13"/>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>40.66</v>
+        <v>59.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>234.49</v>
+        <v>28.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>47</v>
+        <v>74</v>
       </c>
       <c r="I14" s="13"/>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>317.75</v>
+        <v>2.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>725.62</v>
       </c>
       <c r="P15" s="8">
-        <v>0.11</v>
+        <v>1.94</v>
       </c>
       <c r="Q15" s="8">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>