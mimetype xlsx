--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,132 +89,132 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction &amp; commissioning of FHTC by Retrofitting of completed and commissioned piped water supply scheme of Bankura - I, II &amp; Barjora Block (BRGF Ph - I project) under JAL SWAPNO &amp; Jal Jeevan Mission (JJM) for 05 nos mousas ( Patalkuri, Nandigram, Dam</t>
   </si>
   <si>
     <t>SM/07264</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Laying of 150 mm dia. DI pipe line for Ekteswar W/S Scheme &amp; Restoration &amp; laying of M.S. pipeline near Rajagram Bridge to Cover up Nandigram Village under Bankura Sadar Sub - Division of Bankura Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000305/2022-2023</t>
+  </si>
+  <si>
+    <t>465/BSD</t>
+  </si>
+  <si>
+    <t>06/06/2022</t>
+  </si>
+  <si>
+    <t>21/06/2022</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
     <t>Laying HDPE Pipe Line from Bhagabundh to PatalKhuri (Bridge) to Cover Patal Khuri mouzas for construction and commissioning of ' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chaturdihi (Zone- U) OHR under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000290/2022-2023</t>
   </si>
   <si>
     <t>506/BSD</t>
   </si>
   <si>
     <t>12/07/2022</t>
   </si>
   <si>
     <t>27/07/2022</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Laying HDPE Pipe Line from PatalKhuri (Bridge) to Patalkhuri village to cover Patal Khuri mouzas for construction and commissioning of ' 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Chaturdihi (Zone- U) OHR under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000292/2022-2023</t>
   </si>
   <si>
     <t>508/BSD</t>
   </si>
   <si>
-    <t>Laying of 150 mm dia. DI pipe line for Ekteswar W/S Scheme &amp; Restoration &amp; laying of M.S. pipeline near Rajagram Bridge to Cover up Nandigram Village under Bankura Sadar Sub - Division of Bankura Division P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>SAMIRUDDIN KHAN</t>
+    <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATURDIHI (Zone - U) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Chaturdihi. No.of Mouza :- 05 Nos. ( Patalkuri, Nandigram, Damadarpur, Agaya &amp; Manusmara. ) Total House Hold - 1086, 1086/2=543 (PART-A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000533/2022-2023</t>
+  </si>
+  <si>
+    <t>689/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ASHOKE KUMAR DEY</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of CHATURDIHI (Zone - U) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Chaturdihi. No.of Mouza :- 05 Nos. ( Patalkuri, Nandigram, Damadarpur, Agaya &amp; Manusmara. ) Total House Hold - 1086 , 1086/2=543 (PART-B)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000832/2022-2023</t>
   </si>
   <si>
     <t>690/BQA</t>
   </si>
   <si>
-    <t>30/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>M/S KHAN ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>ASHOKE KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,178 +761,178 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.63</v>
+        <v>4.36</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.16</v>
+        <v>4.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.36</v>
+        <v>4.16</v>
       </c>
       <c r="Q5" s="4">
+        <v>4.15</v>
+      </c>
+      <c r="R5" s="4">
+        <v>99.84</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1038,54 +1038,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>67.81</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>