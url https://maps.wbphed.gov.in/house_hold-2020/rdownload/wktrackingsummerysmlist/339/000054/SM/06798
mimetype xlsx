--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,93 +164,81 @@
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>Estimate for Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Dhanarangi (8) &amp; Bansol (16) mouzas by retrofitting Zone-D (Lachiapur) of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) at Block- Hirbandh, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2020-2021</t>
   </si>
   <si>
     <t>474/BQA</t>
   </si>
   <si>
     <t>05/02/2021</t>
   </si>
   <si>
     <t>07/03/2021</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Penchakola (298) &amp; Dubli (299) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
     <t>ORD/000294/2020-2021</t>
   </si>
   <si>
     <t>1417/BQA</t>
   </si>
   <si>
     <t>09/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kharkashuli (300), Marosol (302), Katalda (343), Baherbani (344) &amp; Thakurabada (360) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2020-2021</t>
   </si>
   <si>
     <t>1418/BQA</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Kharsasuli (300), Marosol (302), Katalda (343), Baherbani (344) &amp; Thakurbada (360) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 7)</t>
   </si>
   <si>
     <t>ORD/000450/2020-2021</t>
   </si>
   <si>
     <t>114/KSD</t>
-  </si>
-[...13 lines deleted...]
-    <t>10/02/2021</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Penchakola (298) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 5)</t>
   </si>
   <si>
     <t>ORD/000447/2020-2021</t>
   </si>
   <si>
     <t>112/KSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1090,396 +1078,345 @@
         <v>43</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P8" s="4">
         <v>23.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>19.53</v>
+        <v>39.07</v>
       </c>
       <c r="R8" s="4">
-        <v>84.28</v>
+        <v>168.56</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="4">
         <v>41.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>39.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>4.97</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>0.4</v>
+        <v>4.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>155.87</v>
+      </c>
+      <c r="P13" s="8">
+        <v>39.07</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>25.06</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>