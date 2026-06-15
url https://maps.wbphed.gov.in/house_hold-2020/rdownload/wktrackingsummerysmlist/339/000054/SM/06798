--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,65 @@
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kharkashuli (300), Marosol (302), Katalda (343), Baherbani (344) &amp; Thakurabada (360) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2020-2021</t>
   </si>
   <si>
     <t>1418/BQA</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Kharsasuli (300), Marosol (302), Katalda (343), Baherbani (344) &amp; Thakurbada (360) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 7)</t>
   </si>
   <si>
     <t>ORD/000450/2020-2021</t>
   </si>
   <si>
     <t>114/KSD</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC pipeline to cover Penchakola (298) mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 5)</t>
   </si>
   <si>
     <t>ORD/000447/2020-2021</t>
   </si>
   <si>
     <t>112/KSD</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in Penchakola (298), Dubli (299), Kharkashuli (300), Marosol (302), Katalda (343), Baherbani (344) &amp; Thakurabada (360) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 33)</t>
+  </si>
+  <si>
+    <t>ORD/000536/2020-2021</t>
+  </si>
+  <si>
+    <t>275/KSD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1336,87 +1351,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P12" s="4">
         <v>4.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>90</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>156.26</v>
+      </c>
+      <c r="P14" s="8">
+        <v>39.07</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>25</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>