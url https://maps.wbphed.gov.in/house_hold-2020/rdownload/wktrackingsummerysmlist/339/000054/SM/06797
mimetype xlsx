--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -862,51 +862,53 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>33.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
@@ -921,51 +923,53 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>0.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
@@ -980,51 +984,53 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>20.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">