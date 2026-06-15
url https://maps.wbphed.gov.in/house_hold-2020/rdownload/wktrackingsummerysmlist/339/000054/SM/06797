--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -110,114 +110,114 @@
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Dulapara (231), Asarda (232), Chandpara (233), Laupara (269), Kenduadangri (273) &amp; Benasuli (275) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000293/2020-2021</t>
   </si>
   <si>
     <t>1416/BQA</t>
   </si>
   <si>
     <t>09/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>EARTHMOVING (INDIA)</t>
   </si>
   <si>
-    <t>Work Order for Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277) &amp; Gopalpur (301) mouzas under Dhanara G.P. for construction and commissioning of ?FHTC (Functional House Hold Tap Connection)? by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+    <t>Work Order for Household survey in Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277), Gopalpur (301), Raghunathpur (303), Sahajpur (341) &amp; Salbani (342) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 34)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/000537/2020-2021</t>
+  </si>
+  <si>
+    <t>276/KSD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277) &amp; Gopalpur (301) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000378/2020-2021</t>
+  </si>
+  <si>
+    <t>1778/BQA</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Raghunathpur (303) &amp; Salbani (342) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2020-2021</t>
+  </si>
+  <si>
+    <t>1779/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Work Order for Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277) &amp; Gopalpur (301) mouzas under Dhanara G.P. for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
     <t>ORD/001096/2021-2022</t>
   </si>
   <si>
     <t>459\KSD</t>
   </si>
   <si>
     <t>11/05/2021</t>
   </si>
   <si>
     <t>21/05/2021</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
-  </si>
-[...43 lines deleted...]
-    <t>1779/BQA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,285 +806,285 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="4" t="s">
-        <v>39</v>
+      <c r="R4" s="4">
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>33.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>0.27</v>
+        <v>20.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>20.21</v>
+        <v>4.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>91.39</v>
+        <v>95.73</v>
       </c>
       <c r="P8" s="8">
         <v>0</v>
       </c>
       <c r="Q8" s="8">
         <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>