--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,117 +89,117 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Construction and commissioning of FHTC (Functional House Hold Tap Connection) in Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nahilya (277), Gopalpur (301), Raghunathpur (303), Sahajpur (341) and salbani (342) mouzas by r</t>
   </si>
   <si>
     <t>SM/06797</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277) &amp; Gopalpur (301) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000378/2020-2021</t>
+  </si>
+  <si>
+    <t>1778/BQA</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Household survey in Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277), Gopalpur (301), Raghunathpur (303), Sahajpur (341) &amp; Salbani (342) mouzas to provide ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Sl. No.- 34)</t>
+  </si>
+  <si>
+    <t>ORD/000537/2020-2021</t>
+  </si>
+  <si>
+    <t>276/KSD</t>
+  </si>
+  <si>
+    <t>10/12/2020</t>
+  </si>
+  <si>
+    <t>10/02/2021</t>
+  </si>
+  <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Raghunathpur (303) &amp; Salbani (342) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2020-2021</t>
+  </si>
+  <si>
+    <t>1779/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Dulapara (231), Asarda (232), Chandpara (233), Laupara (269), Kenduadangri (273) &amp; Benasuli (275) mouzas by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000293/2020-2021</t>
   </si>
   <si>
     <t>1416/BQA</t>
   </si>
   <si>
     <t>09/10/2020</t>
   </si>
   <si>
     <t>08/11/2020</t>
   </si>
   <si>
     <t>EARTHMOVING (INDIA)</t>
-  </si>
-[...46 lines deleted...]
-    <t>01/08/2025</t>
   </si>
   <si>
     <t>Work Order for Laying extra UPVC (6Kg/Sq. Cm. Water Pressure, class III) pipeline to cover Kukrajuri (270), Madhupur (271), Saltora (272), Babaida (274), Jadabpur (276), Nehilya (277) &amp; Gopalpur (301) mouzas under Dhanara G.P. for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ by retrofitting of Piped Water Supply Scheme for Dhanara &amp; Its Adjoining Mouzas at Block- Raipur, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
     <t>ORD/001096/2021-2022</t>
   </si>
   <si>
     <t>459\KSD</t>
   </si>
   <si>
     <t>11/05/2021</t>
   </si>
   <si>
     <t>21/05/2021</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -744,294 +744,294 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J3" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>37.66</v>
+        <v>33.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.27</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>33.24</v>
+        <v>20.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>20.21</v>
+        <v>37.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>4.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>