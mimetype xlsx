--- v0 (2026-06-23)
+++ v1 (2026-08-28)
@@ -86,87 +86,87 @@
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Engagement of Implementation Support Agency (ISA) for implementation of community mobilization &amp; Capacity building activities at Paschim Medinipur and Hooghly districts Under Jal Jeevan Mission (JJM) Support Activities</t>
   </si>
   <si>
     <t>SM/19357</t>
   </si>
   <si>
+    <t>Engagement of Implementation Support Agency (ISA) for Implementation of commudity mobilization &amp; capacity building activities related to House Hold tap connection (FHTC) in Paschim Midnapur district Under Jal Jeevan Mission (JJM) Support Activities.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000281/2024-2025</t>
+  </si>
+  <si>
+    <t>587/RS</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
+  </si>
+  <si>
+    <t>PASCHIM MEDINIPUR</t>
+  </si>
+  <si>
     <t>Engagement of lmplementation Support Agencies (lSAs) under JJM/ Jal Swapna in the districts of the Hooghly District.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000288/2024-2025</t>
   </si>
   <si>
     <t>598/RS</t>
   </si>
   <si>
-    <t>13/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
-  </si>
-[...13 lines deleted...]
-    <t>TUBGRAM GRAMMYAK UNNAYAN SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,51 +713,51 @@
       <c r="H3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>327.93</v>
+        <v>424.43</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -772,51 +772,51 @@
       <c r="H4" s="13" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>327.93</v>
+        <v>424.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -831,51 +831,51 @@
       <c r="H5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P5" s="4">
-        <v>424.43</v>
+        <v>327.93</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -890,51 +890,51 @@
       <c r="H6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P6" s="4">
-        <v>424.43</v>
+        <v>327.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>