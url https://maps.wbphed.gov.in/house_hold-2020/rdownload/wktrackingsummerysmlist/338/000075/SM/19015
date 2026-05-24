--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -824,54 +824,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>36.41</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -946,88 +946,88 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>76.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.99</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>111.63</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>36.61</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>32.8</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>