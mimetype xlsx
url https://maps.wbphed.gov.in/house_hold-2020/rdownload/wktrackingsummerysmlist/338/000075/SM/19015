--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -92,50 +92,74 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED GOPALDAHA PIPED WATER SUPPLY SCHEME IN ARAMBAGH BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT'</t>
   </si>
   <si>
     <t>SM/19015</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>GOPALDAHA Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-room &amp; boundary wall at Proposed TW site under Arambagh Sub-Division of Hooghly Division P.H.E Dte. Block Arambagh, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2023-2024</t>
+  </si>
+  <si>
+    <t>3182/HUG</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000396/2023-2024</t>
   </si>
   <si>
     <t>3057/53/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Gopaldaha water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
@@ -144,74 +168,50 @@
     <t>ORD/001654/2023-2024</t>
   </si>
   <si>
     <t>05/ED</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>M/S CHANDIMATA ELECTRICALS</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Gopaldaha w/s Scheme,PH No-I Block-Arambag Dist-Hooghly under Electrical Division,PHE Dte.(SM/19015) Application No-5004148688, Reference Id-503632547</t>
   </si>
   <si>
     <t>BILL/00414/2024-2025</t>
   </si>
   <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -740,263 +740,263 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.82</v>
+        <v>76.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.15</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>20.49</v>
+        <v>1.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.46</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>36.41</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.59</v>
+        <v>20.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>36.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>100</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>76.72</v>
+        <v>12.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.15</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>37.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>111.63</v>