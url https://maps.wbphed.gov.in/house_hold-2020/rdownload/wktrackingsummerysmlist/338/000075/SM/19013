--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,68 @@
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Hiring of Luxury Car / Ambassadar (BS-IV) for Officical use of the Assistant Chief Engineer (M/E), PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/000284/2024-2025</t>
   </si>
   <si>
     <t>2870/HMSD</t>
   </si>
   <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>BHOLA DEY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA KRISHNAPUR PWSS- 2no¿s, (2) GHARGHOHAL PWSS ¿ 2 no¿s, (3) SAOTA PWSS - 1no¿s, (4) SAIDPUR (Z-I) PWSS- 1no¿s, (5) SAIDPUR (Z-II)PWSS- 2no¿s, (6) SHYAMBALLAVPUR PWSS- 1no¿s, (7) KAKNAN PWSS- 1no¿s, (8) DIHIBATPUR PWSS(Z-II)- 1no¿s, (9) MAHISGHOT PWSS(Z-II) ¿ 2no¿s, (10) KANPUR PWSS - 1no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002299/2024-2025</t>
+  </si>
+  <si>
+    <t>1157/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -972,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>194.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>109.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>56.53</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1112,87 +1130,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>0.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>232.12</v>
+      </c>
+      <c r="P10" s="8">
+        <v>109.72</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>47.27</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>