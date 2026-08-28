--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,174 +92,174 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Arambag</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>'GROUND WATER BASED GHAR GOHAL PIPED WATER SUPPLY SCHEME IN ARAMBAGH BLOCK UNDER HOOGHLY, HOOGHLY DISTRICT'</t>
   </si>
   <si>
     <t>SM/19013</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>GHAR GOHAL Piped Water Supply Scheme with Sinking of tube-well, LDS, Rising Main, FHTC &amp; construction of switch-rooms &amp; boundary walls at different TW site under ARAMBAGH SUB-DIVISION Block-ARAMBAGH, District:- Hooghly [NEW SCHEME]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000273/2023-2024</t>
+  </si>
+  <si>
+    <t>3183/HUG</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>DAS TRADING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000426/2023-2024</t>
   </si>
   <si>
     <t>3057/38/Hug</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Ghar Gohal water supply scheme, T.W. No. I &amp; II, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001984/2023-2024</t>
+  </si>
+  <si>
+    <t>116/ED</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Hiring of Luxury Car / Ambassadar (BS-IV) for Officical use of the Assistant Chief Engineer (M/E), PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/000284/2024-2025</t>
+  </si>
+  <si>
+    <t>2870/HMSD</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>BHOLA DEY</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PURBA KRISHNAPUR PWSS- 2no¿s, (2) GHARGHOHAL PWSS ¿ 2 no¿s, (3) SAOTA PWSS - 1no¿s, (4) SAIDPUR (Z-I) PWSS- 1no¿s, (5) SAIDPUR (Z-II)PWSS- 2no¿s, (6) SHYAMBALLAVPUR PWSS- 1no¿s, (7) KAKNAN PWSS- 1no¿s, (8) DIHIBATPUR PWSS(Z-II)- 1no¿s, (9) MAHISGHOT PWSS(Z-II) ¿ 2no¿s, (10) KANPUR PWSS - 1no¿s</t>
+  </si>
+  <si>
+    <t>ORD/002299/2024-2025</t>
+  </si>
+  <si>
+    <t>1157/Arg</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S KHAMRUI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation of New Service Connection for Ghar Gohal w/s scheme, PH No-I Block-Arambag, Dist-Hooghly under Electrical Division, PHE Dte.(SM/19013) Application No-5004282705 Reference Id-503686110</t>
+  </si>
+  <si>
+    <t>BILL/01152/2024-2025</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Ghar Gohal w/s scheme, PH No-II Block-Arambag, Dist-Hooghly under Electrical Division, PHE Dte.(SM/19013) Application No-5004282784 Reference Id-503686105</t>
   </si>
   <si>
     <t>BILL/01153/2024-2025</t>
-  </si>
-[...100 lines deleted...]
-    <t>M/S KHAMRUI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -788,448 +788,448 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>194.07</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>109.72</v>
+      </c>
+      <c r="R3" s="4">
+        <v>56.53</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.42</v>
+        <v>3.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.39</v>
+        <v>21.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>194.07</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>109.72</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>56.53</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>21.1</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>285</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.86</v>
+        <v>5.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4">
+        <v>286</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.98</v>
+        <v>6.42</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>232.12</v>