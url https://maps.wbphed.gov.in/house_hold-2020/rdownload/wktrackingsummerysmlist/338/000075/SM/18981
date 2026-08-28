--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,123 +110,135 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF DEPARA PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001258/2023-2024</t>
   </si>
   <si>
     <t>4504/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at DHAMAITIKAR (2Nos.), GUPTIPARA (1No.), ABDULPUR (1 No.), DEPARA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>3385/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at DHAMAITIKAR (2Nos.), JAYRAMBATI (2 Nos.), DEPARA (1 Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000688/2023-2024</t>
   </si>
   <si>
     <t>3725/HUG</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>BIMAL KUMAR HALDER</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at DHAMAITIKAR (2Nos.), GUPTIPARA (1No.), ABDULPUR (1 No.), DEPARA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Depara PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001879/2024-2025</t>
   </si>
   <si>
     <t>243/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SAMRAT CONSTRUCTION</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Depara PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001912/2024-2025</t>
   </si>
   <si>
     <t>263/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of DEPARA Water Supply Scheme, TW NO-III in the district Hooghly under Electrical Division,PHEDte. ( SM/18981), Reference Id- 503936087 Application no- 5004680010</t>
+  </si>
+  <si>
+    <t>BILL/00292/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -813,138 +825,138 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>59.73</v>
+        <v>87.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>87.83</v>
+        <v>59.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1026,87 +1038,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>2.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.56</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>174.69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>