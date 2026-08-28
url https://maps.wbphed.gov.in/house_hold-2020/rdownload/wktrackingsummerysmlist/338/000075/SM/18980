--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,102 +110,102 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF ABDULPUR PIPED W/S SCHEME Block- Balagarh District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001255/2023-2024</t>
   </si>
   <si>
     <t>4503/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>ESENCE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at DHAMAITIKAR (2Nos.), GUPTIPARA (1No.), ABDULPUR (1 No.), DEPARA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>3385/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte. 1. Abdulpur PWSS 2. Bhabanipur PWSS 3. Dumurdaha PWSS 4. Guptipara PWSS 5. Itagarh PWSS 6. Kamarpara PWSS</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000818/2023-2024</t>
   </si>
   <si>
     <t>196/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Inter connection work of Rising main from newly bored 2nd Tube Well to OHR of Abdulpur W/S Scheme under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000880/2023-2024</t>
   </si>
   <si>
     <t>214/CH</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Boundary Wall, Switch Room and Land Development at PH-II Site of Abdulpur Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002014/2024-2025</t>
   </si>
   <si>
     <t>302/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S. R. M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -829,182 +829,182 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>87.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>87.83</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.31</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1047,54 +1047,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>103.85</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>1.81</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>