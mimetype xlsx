--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,68 @@
     <t>01/10/2025</t>
   </si>
   <si>
     <t>S.G.-ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at DHAMAITIKAR (2Nos.), GUPTIPARA (1No.), ABDULPUR (1 No.), DEPARA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000618/2023-2024</t>
   </si>
   <si>
     <t>3385/HUG</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT HEAD WORKS SITE OF DHAMAITIKAR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001842/2024-2025</t>
+  </si>
+  <si>
+    <t>219/CH</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,51 +606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -871,101 +889,162 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>87.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>39.38</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...15 lines deleted...]
-      <c r="P6" s="8">
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q6" s="4">
         <v>0</v>
       </c>
-      <c r="Q6" s="8">
+      <c r="R6" s="4">
         <v>0</v>
       </c>
-      <c r="R6" s="8"/>
-      <c r="S6" s="8"/>
+      <c r="S6" s="4">
+        <v>60</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>173.89</v>
+      </c>
+      <c r="P7" s="8">
+        <v>34.59</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>19.89</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>