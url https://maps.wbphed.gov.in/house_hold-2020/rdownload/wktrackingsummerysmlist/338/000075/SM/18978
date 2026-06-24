--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,83 @@
     <t>22/11/2023</t>
   </si>
   <si>
     <t>11/08/2025</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT HEAD WORKS SITE OF DHAMAITIKAR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001842/2024-2025</t>
   </si>
   <si>
     <t>219/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
+  </si>
+  <si>
+    <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT 2ND TW SITE OF DHAMAITIKAR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/001465/2024-2025</t>
+  </si>
+  <si>
+    <t>129/CH</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Dhamaitikar T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18978)</t>
+  </si>
+  <si>
+    <t>BILL/02827/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Dhamaitikar T/W-IV W/S scheme under Electrical Division PHE Dte. (SM/18978)</t>
+  </si>
+  <si>
+    <t>BILL/02831/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -964,87 +997,262 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>3.26</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>80</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4">
+        <v>652</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>10.6</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4">
+        <v>653</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.06</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>199.81</v>
+      </c>
+      <c r="P10" s="8">
+        <v>34.59</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>17.31</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>