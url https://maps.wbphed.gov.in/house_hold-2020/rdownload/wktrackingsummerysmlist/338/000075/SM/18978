--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,129 +77,129 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF DHAMAITIKAR PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
+  </si>
+  <si>
+    <t>SM/18978</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF DHAMAITIKAR PIPED W/S SCHEME Block- Dhaniakhali District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer1</t>
+  </si>
+  <si>
+    <t>ORD/001252/2023-2024</t>
+  </si>
+  <si>
+    <t>4501/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>S.G.-ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF DHAMAITIKAR PIPED W/S SCHEME UNDER DHANIAKHALI BLOCK</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at DHAMAITIKAR (2Nos.), GUPTIPARA (1No.), ABDULPUR (1 No.), DEPARA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>3385/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at DHAMAITIKAR (2Nos.), JAYRAMBATI (2 Nos.), DEPARA (1 Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000688/2023-2024</t>
   </si>
   <si>
     <t>3725/HUG</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>BIMAL KUMAR HALDER</t>
-  </si>
-[...46 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT HEAD WORKS SITE OF DHAMAITIKAR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001842/2024-2025</t>
   </si>
   <si>
     <t>219/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF SWITCH ROOM INCLUDING BOUNDARY WALL AT 2ND TW SITE OF DHAMAITIKAR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001465/2024-2025</t>
   </si>
@@ -780,337 +780,337 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>59.73</v>
+        <v>21.5</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>87.83</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>34.59</v>
+      </c>
+      <c r="R4" s="4">
+        <v>39.38</v>
+      </c>
+      <c r="S4" s="4">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>87.83</v>
+        <v>59.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.59</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>39.38</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>3.26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4">
         <v>652</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1123,51 +1123,51 @@
         <v>10.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4">
         <v>653</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">