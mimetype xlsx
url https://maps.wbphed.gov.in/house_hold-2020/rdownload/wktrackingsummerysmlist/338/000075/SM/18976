--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF NATAGARI PIPED W/S SCHEME UNDER BALAGARH BLOCK</t>
+  </si>
+  <si>
+    <t>SM/18976</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at NATAGARI (2Nos.), MANDARAN (2Nos.), DEBANANDAPUR (1No.)W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000581/2023-2024</t>
+  </si>
+  <si>
+    <t>3239/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>RAJ AGRO SERVICE CENTRE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at NATAGARI (2Nos.), MANDARAN (2Nos.), DEBANANDAPUR (1No.)W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3383/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF NATAGARI PIPED W/S SCHEME UNDER BALAGARH BLOCK</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF NATAGARI PIPED W/S SCHEME Block- Balagarh District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001250/2023-2024</t>
   </si>
   <si>
     <t>4499/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>R.M.D TRADING.</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte. 1. Natagarh PWSS 2. Natunchar Krishnabati PWSS 3. Somra PWSS 4. Sripur Balagarh PWSS 5. Amodghata PWSS 6. Dharampur PWSS</t>
   </si>
   <si>
     <t>ORD/000819/2023-2024</t>
   </si>
   <si>
     <t>197/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
-  </si>
-[...16 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch Room and Store Room at H/W Site of Natagari Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002004/2024-2025</t>
   </si>
   <si>
     <t>288/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SOMNATH ADHYA</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Natagari Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002003/2024-2025</t>
   </si>
@@ -765,351 +765,351 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.05</v>
+        <v>59.62</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>59.62</v>
+        <v>87.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>22.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>87.84</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>3.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>3.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
@@ -1121,54 +1121,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>176.9</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.54</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>