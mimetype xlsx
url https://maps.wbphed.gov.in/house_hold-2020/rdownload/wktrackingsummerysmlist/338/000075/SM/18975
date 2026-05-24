--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Debanandapur Z-I Water Supply Scheme Under Chinsurah Magra Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002013/2024-2025</t>
   </si>
   <si>
     <t>301/CH</t>
   </si>
   <si>
     <t>Laying C.I/D.I &amp; HDPE pipes &amp; specials for rising main &amp; interconnection of Tube well No. 7 &amp; Distribution line at Lal Baba Asram of Debanandapur W/S under Chinsurah Sub - Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000857/2025-2026</t>
   </si>
   <si>
     <t>2833/HUG</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>16/01/2026</t>
+  </si>
+  <si>
+    <t>Construction of Store room for temporary Chlorine and maintenance material storage For Debanandapur-1Nos , Saptagram-2Nos. under Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002145/2024-2025</t>
+  </si>
+  <si>
+    <t>356/CH</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>59.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>18.71</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -920,54 +938,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>22.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.4</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -981,54 +999,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>87.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.53</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1042,54 +1060,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1103,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>2.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1296,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>87.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.31</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>19.71</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1471,87 +1489,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P13" s="4">
         <v>15.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B14" s="7"/>
-[...15 lines deleted...]
-      <c r="P14" s="8">
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q14" s="4">
         <v>0</v>
       </c>
-      <c r="Q14" s="8">
+      <c r="R14" s="4">
         <v>0</v>
       </c>
-      <c r="R14" s="8"/>
-      <c r="S14" s="8"/>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>306.39</v>
+      </c>
+      <c r="P15" s="8">
+        <v>55.89</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>18.24</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>