--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -113,162 +113,162 @@
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at NATAGARI (2Nos.), MANDARAN (2Nos.), DEBANANDAPUR (1No.)W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000581/2023-2024</t>
   </si>
   <si>
     <t>3239/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>RAJ AGRO SERVICE CENTRE</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at NATAGARI (2Nos.), MANDARAN (2Nos.), DEBANANDAPUR (1No.)W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>3383/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>10/08/2025</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF DEBANANDAPUR PIPED W/S SCHEME Block- ChinsurahMogra District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2 ,Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001249/2023-2024</t>
   </si>
   <si>
     <t>4498/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at BHABANIPUR CHAR (2Nos.), JAYRAMBATI (2Nos.), DEBANANDAPUR (1 No.)W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000623/2023-2024</t>
   </si>
   <si>
     <t>3389/HUG</t>
   </si>
   <si>
-    <t>22/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>06/01/2024</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
+    <t>Reparing &amp; Washing of Existing Ferrule and Laying of HDPE Pipeline From existing Distribution System for providing FHTC of Debanandapur W/S Scheme under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000770/2023-2024</t>
+  </si>
+  <si>
+    <t>127/CH</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>BIMAL KUMAR HALDER</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte. 1. Debanandapur PWSS 2. Digsui Heora Z-I PWSS 3. Digsui Heora Z-II PWSS 4. Keota PWSS 5. Saptagram PWSS 6. Chanparui PWSS</t>
   </si>
   <si>
     <t>ORD/000820/2023-2024</t>
   </si>
   <si>
     <t>198/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Reparing &amp; Washing of Existing Ferrule and Laying of HDPE Pipeline From existing Distribution System for providing FHTC of Debanandapur W/S Scheme under Chinsurah Sub - Division under Hooghly Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Quotation for the new service connection at Debanandapur (Source Aug.) [SM/18975] W/S Sch. T/W No. - II, (Manaspur near Lalbaba Ashram ) Block- - Chinsura-Mogra, Hooghly under BANDEL CCC, WBSEDCL, Application No. - 5004045960, Reference No. - 503581923</t>
   </si>
   <si>
     <t>BILL/06238/2023-2024</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for the new service connection at Debanandapur (Source Aug.) [SM/18975] W/S Sch. T/W No. - I, (Near Sarat Library ) Block- - Chinsura-Mogra, Hooghly under BANDEL CCC, WBSEDCL, Application No. - 5004045949, Reference No. - 503581960</t>
   </si>
   <si>
     <t>BILL/06237/2023-2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room and Store room at H/W Site of Debanandapur Z-I Water Supply Scheme Under Chinsurah Magra Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002011/2024-2025</t>
   </si>
   <si>
     <t>297/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Debanandapur Z-I Water Supply Scheme Under Chinsurah Magra Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002013/2024-2025</t>
   </si>
   <si>
     <t>301/CH</t>
   </si>
@@ -899,503 +899,503 @@
         <v>59.62</v>
       </c>
       <c r="Q3" s="4">
         <v>11.16</v>
       </c>
       <c r="R3" s="4">
         <v>18.71</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.03</v>
+        <v>87.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.67</v>
+        <v>17.31</v>
       </c>
       <c r="R4" s="4">
-        <v>48.4</v>
+        <v>19.71</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>87.88</v>
+        <v>22.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.65</v>
+        <v>10.67</v>
       </c>
       <c r="R5" s="4">
-        <v>15.53</v>
+        <v>48.4</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>87.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.95</v>
+        <v>13.65</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>15.53</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>2.16</v>
       </c>
       <c r="Q7" s="4">
         <v>2.16</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>20.45</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.7</v>
+        <v>20.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4">
+        <v>836</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>87.84</v>
+        <v>3.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>17.31</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>19.71</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>3.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
@@ -1412,108 +1412,112 @@
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
         <v>2.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>15.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>