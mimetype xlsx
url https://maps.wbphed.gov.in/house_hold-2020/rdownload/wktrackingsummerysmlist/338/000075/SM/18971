--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -110,87 +110,87 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at NAMAJGRAM (1No.), RAMESWARPUR (2Nos.), KAMARPARA (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>3238/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>NIGAM CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at NAMAJGRAM (1No.), RAMESWARPUR (2Nos.), KAMARPARA (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000616/2023-2024</t>
+  </si>
+  <si>
+    <t>3361/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>RAJU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF RAMESWARPUR PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001244/2023-2024</t>
   </si>
   <si>
     <t>4494/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>R.K.ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>RAJU CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of Rameswarpur Water Supply Scheme, TW NO- III in the district Hooghly under Electrical Division, PHE Dte. ( SM/18971), Reference Id- 503733787 Application no- 5004386169</t>
   </si>
   <si>
     <t>BILL/01969/2024-2025</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of Rameswarpur Water Supply Scheme, TW NO- IV in the district Hooghly under Electrical Division, PHE Dte. (SM/18971), Reference Id- 503726898 Application no- 5004370950</t>
   </si>
   <si>
     <t>BILL/01970/2024-2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Rameswarpur PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001919/2024-2025</t>
   </si>
@@ -798,169 +798,169 @@
         <v>59.08</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.48</v>
+        <v>87.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>87.09</v>
+        <v>21.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4">
         <v>479</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
@@ -973,51 +973,51 @@
         <v>4.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4">
         <v>481</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1101,54 +1101,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>179.02</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>14.22</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>7.94</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>