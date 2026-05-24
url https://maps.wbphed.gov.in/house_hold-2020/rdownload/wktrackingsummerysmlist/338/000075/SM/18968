--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,68 @@
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of BORHAL Piped Water Supply Scheme Block- Jangipara District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/002466/2023-2024</t>
   </si>
   <si>
     <t>327/ED</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional House Hold Tap Connection (FHTC) within left out habitation of various Mouzas in Borhal (Z-II) W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2024-2025</t>
+  </si>
+  <si>
+    <t>641/SER</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>BAKSHI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -790,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>16.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -851,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -912,54 +930,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -973,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1052,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1113,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1170,87 +1188,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>20.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>3.24</v>
+      </c>
+      <c r="R10" s="4">
+        <v>64.89</v>
+      </c>
+      <c r="S10" s="4">
+        <v>99</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>46.68</v>
+      </c>
+      <c r="P11" s="8">
+        <v>24.07</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>51.57</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>