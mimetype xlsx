--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,77 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (FHTC) within left out habitation of various Mouzas in Borhal (Z-II) W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>641/SER</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>BAKSHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Rising main with necessary interconnection with New T.W. at Headwork site under Borhal (zone-I) Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000727/2025-2026</t>
+  </si>
+  <si>
+    <t>602/SER</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>05/10/2025</t>
+  </si>
+  <si>
+    <t>ARUN SEAL AND CO.</t>
+  </si>
+  <si>
+    <t>Laying of Rising main with necessary interconnection with New T.W. at Headwork site under Borhal (zone-II) Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000731/2025-2026</t>
+  </si>
+  <si>
+    <t>606/SER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1249,87 +1276,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>3.24</v>
       </c>
       <c r="R10" s="4">
         <v>64.89</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>99</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>99</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>48.65</v>
+      </c>
+      <c r="P13" s="8">
+        <v>24.07</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>49.48</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>