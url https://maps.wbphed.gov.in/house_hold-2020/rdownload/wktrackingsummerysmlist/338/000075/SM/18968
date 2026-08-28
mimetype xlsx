--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,213 +77,186 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Source Augmentation of BORHAL Piped Water Supply Scheme by installing new Two (2) Nos. Tube Wells including Connection with Distribution &amp; other allied work to meet up the water demand under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/18968</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of BORHAL Piped Water Supply Scheme Block- Jangipara District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/002466/2023-2024</t>
+  </si>
+  <si>
+    <t>327/ED</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Source Augmentation of BORHAL Piped Water Supply Scheme by installing new Two (2) Nos. Tube Wells including Connection with Distribution &amp; other allied work to meet up the water demand under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Balance LDS and other allied works within left out habitation of various Mouzas in Borhal (Zone-II) W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000785/2023-2024</t>
   </si>
   <si>
     <t>532/HUG</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>MA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Dakshin Dilakash village under Borhal PWSS (2 nos.) 2. Mandaran Dilakash village under Borhal PWSS (2 nos.) 3. Khurigachhi village under Borhal PWSS (2 nos.)</t>
+  </si>
+  <si>
+    <t>ORD/000962/2023-2024</t>
+  </si>
+  <si>
+    <t>173/SER</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of JalJeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Mathurabati village under Borhal PWSS (2 nos.) 2. Masinan village under Radhanagar PWSS (2 nos.) 3. Kuliara village under Morhal PWSS (2 nos.)</t>
+  </si>
+  <si>
+    <t>ORD/000965/2023-2024</t>
+  </si>
+  <si>
+    <t>176/SER</t>
+  </si>
+  <si>
+    <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Nikash village under Borhal PWSS (2 nos.) 2. Borhal under Borhal PWSS (2 nos.) 3. Satghara village under Borhal PWSS (2 nos.)</t>
   </si>
   <si>
     <t>ORD/000964/2023-2024</t>
   </si>
   <si>
     <t>175/SER</t>
   </si>
   <si>
-    <t>11/03/2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Kumarbazar village under Antpur PWSS (2 nos.) 2. Paschim Durgapur village under Borhal PWSS (2 nos.) 3. Ilampur village under Borhal PWSS (2 nos.)</t>
   </si>
   <si>
     <t>ORD/000960/2023-2024</t>
   </si>
   <si>
     <t>172/SER</t>
   </si>
   <si>
-    <t>JOY GURU ENTERPRISE</t>
-[...10 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Kulakash village under Borhal PWSS (2 nos.) 2. Kandar Panagar village under Borhal PWSS (2 nos.) 3. Paschim Gobindapur village under Borhal PWSS (2 nos.)</t>
   </si>
   <si>
     <t>ORD/000963/2023-2024</t>
   </si>
   <si>
     <t>174/SER</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of JalJeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Mathurabati village under Borhal PWSS (2 nos.) 2. Masinan village under Radhanagar PWSS (2 nos.) 3. Kuliara village under Morhal PWSS (2 nos.)</t>
-[...34 lines deleted...]
-  <si>
     <t>Providing Functional House Hold Tap Connection (FHTC) within left out habitation of various Mouzas in Borhal (Z-II) W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000343/2024-2025</t>
   </si>
   <si>
     <t>641/SER</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>BAKSHI ENTERPRISE</t>
-  </si>
-[...25 lines deleted...]
-    <t>606/SER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -832,653 +805,531 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>16.06</v>
+        <v>20.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.06</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>16.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>16.06</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0.95</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0.95</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0.95</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0.95</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>20.85</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>3.24</v>
       </c>
       <c r="R10" s="4">
         <v>64.89</v>
       </c>
       <c r="S10" s="4">
         <v>99</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>46.68</v>
+      </c>
+      <c r="P11" s="8">
+        <v>24.07</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>51.57</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>