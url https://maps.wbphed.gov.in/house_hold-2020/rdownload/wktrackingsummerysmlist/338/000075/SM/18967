--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,68 @@
     <t>ORD/000598/2023-2024</t>
   </si>
   <si>
     <t>3313/HUG</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Chikrand w/s scheme, Dist.-Hooghly under PHE Dte. Application No- 5004485180 Reference ID- 503806101 SM Code- 18967 v</t>
   </si>
   <si>
     <t>BILL/02480/2024-2025</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000889/2023-2024</t>
+  </si>
+  <si>
+    <t>813/HUG</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -766,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>10.43</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.08</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -827,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>87.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.02</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>15.95</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -888,54 +906,54 @@
       <c r="I5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>47.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.08</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>15.01</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -959,87 +977,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>10.74</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>63.24</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>90</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>219.79</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>