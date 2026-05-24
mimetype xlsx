--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,132 +77,108 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of CHIKRAND ZONE-II Piped Water Supply Scheme by installing One (1) no. Tube Well including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by local</t>
+  </si>
+  <si>
+    <t>SM/18967</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at CHIKRAND ZONE-I (1No.), CHIKRAND ZONE-II (1No.), CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>3313/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+  </si>
+  <si>
     <t>Electrical</t>
-  </si>
-[...79 lines deleted...]
-    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
   </si>
   <si>
     <t>Quotation money deposition for new service connection at Chikrand w/s scheme, Dist.-Hooghly under PHE Dte. Application No- 5004485180 Reference ID- 503806101 SM Code- 18967 v</t>
   </si>
   <si>
     <t>BILL/02480/2024-2025</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000889/2023-2024</t>
   </si>
   <si>
     <t>813/HUG</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
@@ -621,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -781,344 +757,283 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.75</v>
+        <v>87.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.95</v>
       </c>
       <c r="S3" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="P4" s="4">
+        <v>47.18</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>7.08</v>
+      </c>
+      <c r="R4" s="4">
+        <v>15.01</v>
+      </c>
+      <c r="S4" s="4">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4">
+        <v>615</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>47.18</v>
+        <v>10.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.74</v>
+        <v>63.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.17</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>209.04</v>
+      </c>
+      <c r="P7" s="8">
+        <v>38.92</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>18.62</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>