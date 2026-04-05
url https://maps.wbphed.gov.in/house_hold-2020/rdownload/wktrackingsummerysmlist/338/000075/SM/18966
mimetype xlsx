--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -315,50 +315,107 @@
     <t>19/12/2024</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>M/S T.K.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 1(one) No Big dia tube well (250 mm X 150mm) with supply of PVC Pipe and strainer and having depth upto 150Mtr at 3rd TW site of Chikrand Zone-I W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>1273/HUG</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>23/07/2022</t>
   </si>
   <si>
     <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at proposed Head work Site of Chikrand (Zone-I) W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>733/HUG</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>DIBYENDU DHARA</t>
+  </si>
+  <si>
+    <t>Emargency replacement of valves and allied works at Baksa &amp; Chickrand Zone -I, II Water Supply Scheme under Serampore sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001305/2024-2025</t>
+  </si>
+  <si>
+    <t>77/SER</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Repairing of 2 nos. Pump House at Adan Shibtala (P.H. No.-II) of Chikrand (Zone-I) Water Supply Scheme and Pump House AND GODOWN at Chanditala (H/W Site) of Chanditala Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001308/2024-2025</t>
+  </si>
+  <si>
+    <t>80/SER</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000894/2023-2024</t>
+  </si>
+  <si>
+    <t>818/HUG</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1589,87 +1646,331 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
         <v>8.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>98</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P15" s="4">
+        <v>24.04</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>40</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>90</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" s="4">
+        <v>20.13</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>80</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>386.9</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>