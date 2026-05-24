--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,134 +77,113 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of CHIKRAND ZONE-I Piped Water Supply Scheme by installing Two (2) nos. Tube Wells including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by loca</t>
+  </si>
+  <si>
+    <t>SM/18966</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand Jalapara &amp; Bankagacha (part) and other allied works at Chikrand (Zone-I) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000863/2023-2024</t>
+  </si>
+  <si>
+    <t>746/HUG</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>AMBIAN INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Laying Distribution of left out portion and Land Development at Chikrand Jalapara at Chikrand (Zone-I) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>745/HUG</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>SADHUKHAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Source Augmentation of CHIKRAND ZONE-I Piped Water Supply Scheme by installing Two (2) nos. Tube Wells including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by loca</t>
-[...11 lines deleted...]
-    <t>Assistant Engineer 1</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHIKRAND MINI PIPED W/S SCHEME, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
-    <t>ORD/001294/2023-2024</t>
-[...61 lines deleted...]
-  <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>1479/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHIKRAND PIPED W/S SCHEME, Zone - I, T.W. No. IV, Block: Chanditala - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2024-2025</t>
   </si>
   <si>
     <t>1200/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
@@ -372,50 +351,83 @@
     <t>Repairing of 2 nos. Pump House at Adan Shibtala (P.H. No.-II) of Chikrand (Zone-I) Water Supply Scheme and Pump House AND GODOWN at Chanditala (H/W Site) of Chanditala Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001308/2024-2025</t>
   </si>
   <si>
     <t>80/SER</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000894/2023-2024</t>
   </si>
   <si>
     <t>818/HUG</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>KARALI MOHAN KHAMRUI</t>
+  </si>
+  <si>
+    <t>Cleaning of Chokage Pipeline and Replace of Damaged Ferrule at different mouzas of CHICKRAND W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001252/2024-2025</t>
+  </si>
+  <si>
+    <t>52/SER</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
+    <t>Surging/Development of old tubewell using suitable air compressor to increase the yield at different Water Supply Scheme within Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (Chickrand Z-II,Krishnarampur H/W,JangalparaH/W&amp; 2nd TW,Radhanagar H/W &amp; 2nd TW)</t>
+  </si>
+  <si>
+    <t>ORD/000017/2025-2026</t>
+  </si>
+  <si>
+    <t>288/SER</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>27/04/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -964,1013 +976,1074 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.75</v>
+        <v>23.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.27</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>23.36</v>
+        <v>59.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.96</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.95</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>59.95</v>
+        <v>7.58</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.58</v>
+        <v>10.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>10.72</v>
+        <v>87.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.23</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>87.88</v>
+        <v>47.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.9</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>47.18</v>
+        <v>24.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>22.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.13</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>24.19</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>5.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>5.2</v>
+        <v>47.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>47.79</v>
+        <v>8.2</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>8.2</v>
+        <v>24.04</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="S14" s="4">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>24.04</v>
+        <v>4.28</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>51.14</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.28</v>
+        <v>4.7</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>4.7</v>
+        <v>20.13</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>20.13</v>
+        <v>4.92</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>44.41</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B19" s="7"/>
-[...15 lines deleted...]
-      <c r="P19" s="8">
+      <c r="M19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P19" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="Q19" s="4">
         <v>0</v>
       </c>
-      <c r="Q19" s="8">
+      <c r="R19" s="4">
         <v>0</v>
       </c>
-      <c r="R19" s="8"/>
-      <c r="S19" s="8"/>
+      <c r="S19" s="4">
+        <v>90</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>385.17</v>
+      </c>
+      <c r="P20" s="8">
+        <v>75.59</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>19.62</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>