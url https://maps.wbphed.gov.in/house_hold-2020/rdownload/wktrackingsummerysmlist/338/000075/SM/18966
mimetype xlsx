--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,83 @@
     <t>52/SER</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>TOTON MONDAL</t>
   </si>
   <si>
     <t>Surging/Development of old tubewell using suitable air compressor to increase the yield at different Water Supply Scheme within Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (Chickrand Z-II,Krishnarampur H/W,JangalparaH/W&amp; 2nd TW,Radhanagar H/W &amp; 2nd TW)</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>288/SER</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Construction of Switch Room,Boundary wall,and rising main with interconnection at CHIKRAND W/s Scheme(Zone 1)Naity Baralpara,Chanditala-II Block under Hooghly Division PHE Dte.Source Augmentation.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>3614/HUG</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of CHIKRAND ZONE-I Piped Water Supply Scheme Block- Chanditala-II District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>ORD/001294/2023-2024</t>
+  </si>
+  <si>
+    <t>4526/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +849,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1963,87 +1996,205 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P19" s="4">
         <v>4.1</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P20" s="4">
+        <v>25.82</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="P21" s="4">
+        <v>10.75</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>10.46</v>
+      </c>
+      <c r="R21" s="4">
+        <v>97.38</v>
+      </c>
+      <c r="S21" s="4">
+        <v>90</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>421.74</v>
+      </c>
+      <c r="P22" s="8">
+        <v>86.05</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>20.4</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>