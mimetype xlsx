--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -89,378 +89,378 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Source Augmentation of CHIKRAND ZONE-I Piped Water Supply Scheme by installing Two (2) nos. Tube Wells including Connection with Distribution, Switch Room and other allied work to meet up the additional water demand induced after execution of FHTC by loca</t>
   </si>
   <si>
     <t>SM/18966</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 1(one) No Big dia tube well (250 mm X 150mm) with supply of PVC Pipe and strainer and having depth upto 150Mtr at 3rd TW site of Chikrand Zone-I W/S Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000123/2022-2023</t>
+  </si>
+  <si>
+    <t>1273/HUG</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>23/07/2022</t>
+  </si>
+  <si>
+    <t>M/S SYCHROTECH INDUSTRY</t>
+  </si>
+  <si>
+    <t>Construction of 4 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 4 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 4 Nos. T.W &amp; Distribution at CHIKRAND ZONE-I (1No.), CHIKRAND ZONE-II (1No.), CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000598/2023-2024</t>
+  </si>
+  <si>
+    <t>3313/HUG</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>ORD/000622/2023-2024</t>
+  </si>
+  <si>
+    <t>3388/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>SPG ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of CHIKRAND ZONE-I Piped Water Supply Scheme Block- Chanditala-II District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 1</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001294/2023-2024</t>
+  </si>
+  <si>
+    <t>4526/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand Jalapara &amp; Bankagacha (part) and other allied works at Chikrand (Zone-I) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000863/2023-2024</t>
   </si>
   <si>
     <t>746/HUG</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>25/03/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Laying Distribution of left out portion and Land Development at Chikrand Jalapara at Chikrand (Zone-I) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000861/2023-2024</t>
   </si>
   <si>
     <t>745/HUG</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>SADHUKHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Construction of Switch Room,Boundary wall,and rising main with interconnection at CHIKRAND W/s Scheme(Zone 1)Naity Baralpara,Chanditala-II Block under Hooghly Division PHE Dte.Source Augmentation.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>3614/HUG</t>
+  </si>
+  <si>
+    <t>05/11/2024</t>
+  </si>
+  <si>
+    <t>S D ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHIKRAND MINI PIPED W/S SCHEME, Block: Chanditala-II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
-    <t>Junior Engineer2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>1479/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for CHIKRAND PIPED W/S SCHEME, Zone - I, T.W. No. IV, Block: Chanditala - II, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000176/2024-2025</t>
   </si>
   <si>
     <t>1200/ED</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at MAINAN(1No.),CHIKRAND ZONE-I (1No.),CHIKRAND ZONE-II (1No.) ,CHANDITALA (2NOS.) W/S Scheme under Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
-[...35 lines deleted...]
-    <t>S.D ENTERPRISE (SAMIR KR. DAS)</t>
+    <t>Sinking of Tubewell,Construction of Switch Room,Boundary wall,and rising main with interconnection at Danbatipur ,Chikrand W/s Scheme(Zone-1)Danbatipur , Naity; Chanditala-II Block underSerampore Sub-Division of Hooghly Division PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000438/2024-2025</t>
+  </si>
+  <si>
+    <t>4042/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying Distribution of left out portion of pipeline at Chikrand Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000901/2023-2024</t>
   </si>
   <si>
     <t>822/HUG</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
-    <t>S D ENTERPRISE</t>
+    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000894/2023-2024</t>
+  </si>
+  <si>
+    <t>818/HUG</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>KARALI MOHAN KHAMRUI</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of JalJeevan Mission to be placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Serampore Sub Division under Hooghly Division PHE Dte. 1. Piarapur (P) village under Piarapur PWSS (2 nos.) 2. Baksa village under Baksa PWSS (2 nos.) 3. Naiti village under Chikrand PWSS (2 nos.)</t>
   </si>
   <si>
     <t>ORD/001029/2023-2024</t>
   </si>
   <si>
     <t>169/SER</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at proposed Head work Site of Chikrand (Zone-I) W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000850/2023-2024</t>
+  </si>
+  <si>
+    <t>733/HUG</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>DIBYENDU DHARA</t>
+  </si>
+  <si>
     <t>Quotation money deposition for new service connection at Chikrand w/s scheme, Dist.-Hooghly under PHE Dte. Application No- 5004377254 Reference ID- 503729858 SM Code- 18966</t>
   </si>
   <si>
     <t>BILL/02275/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-584</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Tubewell,Construction of Switch Room,Boundary wall,and rising main with interconnection at Danbatipur ,Chikrand W/s Scheme(Zone-1)Danbatipur , Naity; Chanditala-II Block underSerampore Sub-Division of Hooghly Division PHE Dte..</t>
-[...49 lines deleted...]
-  <si>
     <t>Emargency replacement of valves and allied works at Baksa &amp; Chickrand Zone -I, II Water Supply Scheme under Serampore sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001305/2024-2025</t>
   </si>
   <si>
     <t>77/SER</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
+    <t>Cleaning of Chokage Pipeline and Replace of Damaged Ferrule at different mouzas of CHICKRAND W/S Scheme under Serampore Sub-Division of Hooghly Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001252/2024-2025</t>
+  </si>
+  <si>
+    <t>52/SER</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>TOTON MONDAL</t>
+  </si>
+  <si>
     <t>Repairing of 2 nos. Pump House at Adan Shibtala (P.H. No.-II) of Chikrand (Zone-I) Water Supply Scheme and Pump House AND GODOWN at Chanditala (H/W Site) of Chanditala Water Supply Scheme under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001308/2024-2025</t>
   </si>
   <si>
     <t>80/SER</t>
   </si>
   <si>
     <t>GHOSH ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying Distribution of left out portion of pipeline to restore the water supply at Chikrand (Zone-II) Water Supply Scheme within Chanditala-II Block under Serampore Sub-Division of Hooghly Division, P.H.E. Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Surging/Development of old tubewell using suitable air compressor to increase the yield at different Water Supply Scheme within Serampore Sub-Division of Hooghly Division, P.H.E. Dte. (Chickrand Z-II,Krishnarampur H/W,JangalparaH/W&amp; 2nd TW,Radhanagar H/W &amp; 2nd TW)</t>
   </si>
   <si>
     <t>ORD/000017/2025-2026</t>
   </si>
   <si>
     <t>288/SER</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
-  </si>
-[...31 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,1164 +990,1164 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>23.36</v>
+        <v>8.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.41</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>40.27</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>59.95</v>
+        <v>47.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.96</v>
+        <v>11.75</v>
       </c>
       <c r="R4" s="4">
-        <v>14.95</v>
+        <v>24.9</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.58</v>
+        <v>87.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.26</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>16.23</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>10.72</v>
+        <v>10.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>87.88</v>
+        <v>23.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.26</v>
+        <v>9.41</v>
       </c>
       <c r="R7" s="4">
-        <v>16.23</v>
+        <v>40.27</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>47.18</v>
+        <v>59.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.75</v>
+        <v>8.96</v>
       </c>
       <c r="R8" s="4">
-        <v>24.9</v>
+        <v>14.95</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>24.19</v>
+        <v>25.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>22.77</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.13</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>7.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>5.2</v>
+        <v>10.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
         <v>47.79</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>8.2</v>
+        <v>24.19</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>22.77</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>94.13</v>
       </c>
       <c r="S13" s="4">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>24.04</v>
+        <v>20.13</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.11</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>12.95</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="P15" s="4">
-        <v>4.28</v>
+        <v>0.95</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.19</v>
+        <v>0.95</v>
       </c>
       <c r="R15" s="4">
-        <v>51.14</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>4.7</v>
+        <v>24.04</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.11</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>12.95</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="P17" s="4">
-        <v>20.13</v>
+        <v>5.2</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="P18" s="4">
-        <v>4.92</v>
+        <v>4.28</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.18</v>
+        <v>2.19</v>
       </c>
       <c r="R18" s="4">
-        <v>44.41</v>
+        <v>51.14</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="P19" s="4">
-        <v>4.1</v>
+        <v>4.92</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>2.18</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>44.41</v>
       </c>
       <c r="S19" s="4">
         <v>90</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>125</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>64</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>71</v>
+        <v>128</v>
       </c>
       <c r="P20" s="4">
-        <v>25.82</v>
+        <v>4.7</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P21" s="4">
-        <v>10.75</v>
+        <v>4.1</v>
       </c>
       <c r="Q21" s="4">
-        <v>10.46</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>97.38</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>90</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>135</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>