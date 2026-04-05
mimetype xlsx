--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,68 @@
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>CIVIL CRAFT</t>
   </si>
   <si>
     <t>Construction of 3 Nos. 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 3 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 3 Nos. T.W &amp; Distribution at BAIKUNTHAPUR (1Nos.), SAOTA (2Nos.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000716/2023-2024</t>
   </si>
   <si>
     <t>3352/HUG</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>03/01/2026</t>
   </si>
   <si>
     <t>A.R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000440/2024-2025</t>
+  </si>
+  <si>
+    <t>801/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +600,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -877,87 +895,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>35.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>147.4</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>