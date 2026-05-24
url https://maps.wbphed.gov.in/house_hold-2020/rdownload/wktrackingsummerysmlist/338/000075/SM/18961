--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -820,54 +820,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>88.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>26.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.69</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>147.4</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>26.32</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>17.86</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>