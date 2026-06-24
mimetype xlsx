--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,68 @@
     <t>17/11/2023</t>
   </si>
   <si>
     <t>03/01/2026</t>
   </si>
   <si>
     <t>A.R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BAIKUNTHAPUR PWSS (ii) BHANGAMORA PWSS (iii) CHILADANGI PWSS (iv) SAOTA PWSS (v) SHYAMPUR PWSS (vi) MAHISGHOT-(ZONE-I) PWSS</t>
   </si>
   <si>
     <t>ORD/000440/2024-2025</t>
   </si>
   <si>
     <t>801/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Baikunthapur T/W-IV W/S scheme under Electrical Division PHE Dte. (MS/18961)</t>
+  </si>
+  <si>
+    <t>BILL/03091/2024-2025</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Baikunthapur T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18961)</t>
+  </si>
+  <si>
+    <t>BILL/03090/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -956,87 +974,201 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>686</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>5.76</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>687</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7.87</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>161.02</v>
+      </c>
+      <c r="P9" s="8">
+        <v>26.32</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>16.35</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>