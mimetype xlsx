--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,65 @@
     <t>S D ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PABA PWSS-3nos (2) DIHIBAYRA PWSS- 3nos (3) HAYATPUR PWSS- 4nos (4) RAJHATO PWSS- 4nos</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/002647/2024-2025</t>
   </si>
   <si>
     <t>811/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) PALASPAI PWSS (ii) SABALSINGHAPUR PWSS (iii) CHINGRA (ZONE- I) PWSS (iv) CHINGRA (ZONE- II) PWSS (v) HAYATPUR PWSS (vi) PRATAPNAGAR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>802/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,73 +708,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -852,54 +867,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.29</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -909,54 +924,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>0.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -970,54 +985,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1042,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1099,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>0.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1141,54 +1156,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>2.74</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1213,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P9" s="4">
         <v>6.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1387,87 +1402,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>0.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>50.79</v>
+      </c>
+      <c r="P14" s="8">
+        <v>20.9</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>41.14</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>