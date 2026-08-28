--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -107,147 +107,147 @@
   <si>
     <t>SM/18960</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply delivery and installation of voltage correcting device and other allied works for Hayatpur w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/001525/2021-2022</t>
   </si>
   <si>
     <t>542/HMSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>KASHINATH PAL &amp; CO.</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No. IV, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001534/2021-2022</t>
+  </si>
+  <si>
+    <t>473/ED</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>08/06/2022</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply and installation of short MS casing pipe making TW foundation and S&amp;F submersible AL. Ar. cable at Hayatpur w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>ORD/002570/2022-2023</t>
+  </si>
+  <si>
+    <t>1928/HMSD</t>
+  </si>
+  <si>
+    <t>03/11/2022</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of Chlorinator for Hayatpur w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>ORD/002571/2022-2023</t>
+  </si>
+  <si>
+    <t>1878/HMSD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Hayatpur water supply scheme, T.W. No. III, Block: Arambag , District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001520/2021-2022</t>
+  </si>
+  <si>
+    <t>472/ED</t>
+  </si>
+  <si>
+    <t>Supply delivery and installation of voltage correcting device and other allied works for Hayatpur w/s scheme PH No. IV District Hooghly under Electrical Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>ORD/001524/2021-2022</t>
+  </si>
+  <si>
+    <t>540/HMSD</t>
+  </si>
+  <si>
+    <t>07/04/2022</t>
+  </si>
+  <si>
+    <t>MOITRA ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Supply delivery and installation of Chlorinator for Hayatpur w/s scheme PH No. IV District Hooghly under Electrical Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/002569/2022-2023</t>
   </si>
   <si>
     <t>71/HMSD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>S P ENTERPRISE</t>
-  </si>
-[...79 lines deleted...]
-    <t>472/ED</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir, Boundary Wall, Switch Room of HAYATPUR PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000455/2024-2025</t>
   </si>
   <si>
     <t>4076/HUG</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>ROY ENTERPRISE</t>
   </si>
   <si>
     <t>Protection works and other allied works OF 3rd &amp; 4th TubeWell Site of HAYATPUR Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
@@ -903,364 +903,364 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.8</v>
+        <v>6.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.8</v>
+        <v>6.36</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>6.92</v>
+        <v>0.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.36</v>
+        <v>0.9</v>
       </c>
       <c r="R5" s="4">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>0.8</v>
+        <v>6.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.8</v>
+        <v>6.57</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>95.33</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>2.74</v>
       </c>
       <c r="Q8" s="4">
         <v>2.74</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.89</v>
+        <v>0.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.57</v>
+        <v>0.8</v>
       </c>
       <c r="R9" s="4">
-        <v>95.33</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>64</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>