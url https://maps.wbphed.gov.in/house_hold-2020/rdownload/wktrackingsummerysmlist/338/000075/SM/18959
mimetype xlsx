--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,65 @@
     <t>25/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M/S PRADYUT KUMAR HAZRA (PARTNERSHIP)</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PABA PWSS-3nos (2) DIHIBAYRA PWSS- 3nos (3) HAYATPUR PWSS- 4nos (4) RAJHATO PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/002647/2024-2025</t>
   </si>
   <si>
     <t>811/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Connection of T.W. No. III with distribution and Road crossing of Arambagh-Chapadanga Road for DIHI BAYRA Piped Water Supply Scheme under Arambagh Sub-Division Of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>3483/HUG</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -952,87 +967,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P7" s="4">
+        <v>6.86</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>99</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>29.35</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>