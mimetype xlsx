--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -774,54 +774,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>6.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -831,54 +831,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>2.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1048,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>29.35</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>8.76</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>29.85</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>