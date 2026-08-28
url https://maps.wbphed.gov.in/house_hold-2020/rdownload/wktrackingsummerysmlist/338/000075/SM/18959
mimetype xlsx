--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -128,105 +128,105 @@
   <si>
     <t>T S CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply delivery and installation of voltage correcting device and other allied works for Dihibayra w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/001527/2021-2022</t>
   </si>
   <si>
     <t>544/HMSD</t>
   </si>
   <si>
     <t>17/03/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Connection of T.W. No. III with distribution and Road crossing of Arambagh-Chapadanga Road for DIHI BAYRA Piped Water Supply Scheme under Arambagh Sub-Division Of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>3483/HUG</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S PRADYUT KUMAR HAZRA (PARTNERSHIP)</t>
+  </si>
+  <si>
     <t>Repair and Renovation Works of R.C.C. Elevated Reservoir , Bounary Wall of DIHIBAYRA PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000383/2024-2025</t>
   </si>
   <si>
     <t>3777/HUG</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
-    <t>M/S PRADYUT KUMAR HAZRA (PARTNERSHIP)</t>
-[...1 lines deleted...]
-  <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PABA PWSS-3nos (2) DIHIBAYRA PWSS- 3nos (3) HAYATPUR PWSS- 4nos (4) RAJHATO PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/002647/2024-2025</t>
   </si>
   <si>
     <t>811/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>31/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,182 +889,182 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>12.75</v>
+        <v>6.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>0.98</v>
+        <v>12.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.86</v>
+        <v>0.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>29.35</v>