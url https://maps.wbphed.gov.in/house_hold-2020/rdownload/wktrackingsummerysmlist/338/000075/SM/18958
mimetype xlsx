--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,87 +191,54 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BACHHANARI PIPED W/S SCHEME, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>1451/ED</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Protection works and other allied works at 3rd &amp; 4th TubeWell Site of BACCHANARI Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
-  </si>
-[...31 lines deleted...]
-    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
   </si>
   <si>
     <t>ORD/002644/2024-2025</t>
   </si>
   <si>
     <t>807/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1126,226 +1093,104 @@
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>15.46</v>
+        <v>0.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>70.07</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>