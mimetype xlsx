--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>23/10/2024</t>
   </si>
   <si>
     <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) SRIRAMPUR PWSS- 3nos (2) BACHHANARI PWSS- 3nos (3) MALAYPUR PWSS- 4nos (4) MANDRA PWSS- 4nos</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/002644/2024-2025</t>
   </si>
   <si>
     <t>807/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>798/Arg</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -801,54 +816,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>6.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -858,54 +873,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>2.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,54 +930,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1110,87 +1125,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>71.03</v>
+      </c>
+      <c r="P10" s="8">
+        <v>9.55</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>13.45</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>