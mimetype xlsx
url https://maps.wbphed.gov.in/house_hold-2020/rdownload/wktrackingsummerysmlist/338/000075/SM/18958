--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,83 @@
     <t>807/Arg</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
   </si>
   <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>798/Arg</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
+  </si>
+  <si>
+    <t>Repairing of Boundary Wall, Switch Room &amp; R.C.C. Elevated Reservoir of BACHHANARI PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002261/2024-2025</t>
+  </si>
+  <si>
+    <t>573/HUG</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>MS CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Protection works and other allied works at 3rd &amp; 4th TubeWell Site of BACCHANARI Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>4043/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1219,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.45</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>15.46</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>98.93</v>
+      </c>
+      <c r="P12" s="8">
+        <v>9.55</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>9.65</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>