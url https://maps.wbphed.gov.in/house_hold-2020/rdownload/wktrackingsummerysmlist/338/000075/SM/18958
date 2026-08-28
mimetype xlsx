--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -107,86 +107,86 @@
   <si>
     <t>SM/18958</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Bachhanari water supply scheme, T.W. No. III, Block: Arambag, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001529/2021-2022</t>
   </si>
   <si>
     <t>553_ED</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>20/06/2022</t>
   </si>
   <si>
     <t>S.M. ELECTRICALS</t>
   </si>
   <si>
+    <t>Supply delivery and installation of Chlorinator for Bachhanari w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
+  </si>
+  <si>
+    <t>ORD/001526/2021-2022</t>
+  </si>
+  <si>
+    <t>316/HMSD</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Supply delivery and installation of voltage correcting device and other allied works for Bachhanari w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
   </si>
   <si>
     <t>ORD/002572/2022-2023</t>
   </si>
   <si>
     <t>659/HMSD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>04/05/2022</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
   </si>
   <si>
-    <t>Supply delivery and installation of Chlorinator for Bachhanari w/s scheme PH No. III District Hooghly under Electrical Division, PHE dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Sinking of 3 nos 300 X200 mm dia Tube Well, 210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of SELAMPUR, BACHHANARI &amp; SAMANTAKHANDA W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000170/2024-2025</t>
   </si>
   <si>
     <t>3169/HUG</t>
   </si>
   <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>BALAJI UDDYOG</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for BACHHANARI PIPED W/S SCHEME, T.W. No. IV, Block: Arambag, District - Hooghly under JJM Program under Electrical Division PHE Dte.</t>
@@ -227,81 +227,81 @@
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
   </si>
   <si>
     <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub-Division under Hooghly Division PHE Dte. (i) BACHANARI PWSS (ii) KAPSIT PWSS (iii) JOY KRISHNAPUR PWSS (iv) BALI PWSS (v) LAKSHMIPUR PWSS (vi) RADHABALLAVPUR PWSS</t>
   </si>
   <si>
     <t>ORD/000431/2024-2025</t>
   </si>
   <si>
     <t>798/Arg</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
+    <t>Protection works and other allied works at 3rd &amp; 4th TubeWell Site of BACCHANARI Water Supply Scheme under Arambagh Sub-Division of Hooghly Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000439/2024-2025</t>
+  </si>
+  <si>
+    <t>4043/HUG</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>14/12/2025</t>
+  </si>
+  <si>
+    <t>MS CHANDIMATA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Repairing of Boundary Wall, Switch Room &amp; R.C.C. Elevated Reservoir of BACHHANARI PWSS under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002261/2024-2025</t>
   </si>
   <si>
     <t>573/HUG</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>01/02/2026</t>
-  </si>
-[...16 lines deleted...]
-    <t>14/12/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,54 +903,54 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>2.74</v>
+        <v>0.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.74</v>
+        <v>0.76</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
@@ -960,54 +960,54 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>0.76</v>
+        <v>2.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.76</v>
+        <v>2.74</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
@@ -1263,60 +1263,60 @@
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>12.45</v>
+        <v>15.46</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1324,60 +1324,60 @@
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>15.46</v>
+        <v>12.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>98.93</v>