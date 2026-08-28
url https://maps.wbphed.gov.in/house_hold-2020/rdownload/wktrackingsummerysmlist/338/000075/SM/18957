--- v0 (2026-04-05)
+++ v1 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,140 @@
     <t>21/02/2024</t>
   </si>
   <si>
     <t>T S CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at BHANDARHATI (1NO.),PURBA THAKURANI CHAK( 2NOS.), HARISH CHAK( 2NOS.) W/S Scheme under ARAMBAGH Sub-Division of Hooghly Division, P.H.E. Dte.(SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000644/2023-2024</t>
   </si>
   <si>
     <t>3474/HUG</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>13/01/2024</t>
   </si>
   <si>
     <t>CIVIL CRAFT</t>
+  </si>
+  <si>
+    <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Harischak Zone-II Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001230/2025-2026</t>
+  </si>
+  <si>
+    <t>656/Arg</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation of Harischak Zone-II Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001231/2025-2026</t>
+  </si>
+  <si>
+    <t>657/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Harischak Zone-II Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001233/2025-2026</t>
+  </si>
+  <si>
+    <t>659/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Harischak Zone-II Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001232/2025-2026</t>
+  </si>
+  <si>
+    <t>658/Arg</t>
+  </si>
+  <si>
+    <t>Preparation of CAD-GIS Drawing and Pipe Network Design for Augmentation of Harischak Zone-I Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001249/2025-2026</t>
+  </si>
+  <si>
+    <t>660/Arg</t>
+  </si>
+  <si>
+    <t>Preparation of DPR for Augmentation of Harischak Zone-I Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001250/2025-2026</t>
+  </si>
+  <si>
+    <t>661/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Harischak Zone-I Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001251/2025-2026</t>
+  </si>
+  <si>
+    <t>662/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Harischak Zone-I Piped Water Supply Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/001252/2025-2026</t>
+  </si>
+  <si>
+    <t>663/Arg</t>
+  </si>
+  <si>
+    <t>Route Survey for Augmentation of Harischak Zone-I Piped Water Supply Scheme under Arambagh Sub - Division of Hooghly Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/001253/2025-2026</t>
+  </si>
+  <si>
+    <t>664/Arg</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -875,87 +965,618 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>88.67</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.54</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.73</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>175.4</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>