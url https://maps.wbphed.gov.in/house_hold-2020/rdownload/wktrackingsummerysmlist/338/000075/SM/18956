--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,62 @@
     <t>06/11/2023</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>TAPAS ADHYA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out Mouzas / Habitations of DIGHIR, HASAMPUR, CHERAGRAM, GURAP PWSS under DHANIAKHALI Block of CHINSURAH Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001550/2024-2025</t>
   </si>
   <si>
     <t>323/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SWARNA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Electric quot. of WBSEDCL for New service Connection of Hasampur T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18956)</t>
+  </si>
+  <si>
+    <t>BILL/03360/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,54 +847,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>86.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1028,87 +1040,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>8.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>706</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.02</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>174.4</v>
+      </c>
+      <c r="P9" s="8">
+        <v>13.72</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>7.87</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>