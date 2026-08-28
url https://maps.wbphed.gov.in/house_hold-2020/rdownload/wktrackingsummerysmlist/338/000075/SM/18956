--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -77,138 +77,138 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation of HASAMPUR Piped Water Supply Scheme under Dhaniakhali Block</t>
+  </si>
+  <si>
+    <t>SM/18956</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000587/2023-2024</t>
+  </si>
+  <si>
+    <t>3245/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Source Augmentation of HASAMPUR Piped Water Supply Scheme under Dhaniakhali Block</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of HASAMPUR Piped Water Supply Scheme Block- Dhaniakhali District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001288/2023-2024</t>
   </si>
   <si>
     <t>4520/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING &amp; PROJECT CO.</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000631/2023-2024</t>
   </si>
   <si>
     <t>3406/HUG</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in GURAP II GP of DHNIAKHALI Block.</t>
   </si>
   <si>
     <t>ORD/000914/2023-2024</t>
   </si>
   <si>
     <t>249/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>M/S MANGALCHANDI CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAS ADHYA</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) under JJM within left out Mouzas / Habitations of DIGHIR, HASAMPUR, CHERAGRAM, GURAP PWSS under DHANIAKHALI Block of CHINSURAH Sub-Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001550/2024-2025</t>
   </si>
   <si>
     <t>323/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>SWARNA ENTERPRISE</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Hasampur T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18956)</t>
   </si>
   <si>
     <t>BILL/03360/2024-2025</t>
   </si>
@@ -765,277 +765,277 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.74</v>
+        <v>59.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>86.4</v>
+        <v>10.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.72</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>15.88</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.98</v>
+        <v>86.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.88</v>
       </c>
       <c r="S5" s="4">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>59.64</v>
+        <v>4.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1048,51 +1048,51 @@
         <v>8.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4">
         <v>706</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">