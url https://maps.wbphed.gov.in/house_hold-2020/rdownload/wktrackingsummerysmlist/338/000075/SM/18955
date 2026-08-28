--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,162 +77,177 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Source Augmentation Of KEOTA Piped Water Supply Scheme Under Chinsurah Magra Block</t>
+  </si>
+  <si>
+    <t>SM/18955</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000587/2023-2024</t>
+  </si>
+  <si>
+    <t>3245/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000631/2023-2024</t>
+  </si>
+  <si>
+    <t>3406/HUG</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>07/01/2024</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>Source Augmentation Of KEOTA Piped Water Supply Scheme Under Chinsurah Magra Block</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of KEOTA Piped Water Supply Scheme Block- ChinsurahMogra District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001279/2023-2024</t>
   </si>
   <si>
     <t>4519/ED</t>
   </si>
   <si>
-    <t>23/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying of pipe line for improvement of water supply in distribution system at Keota &amp; Kulihanda W/S Scheme under Chinsurah Sub - Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000516/2023-2024</t>
   </si>
   <si>
     <t>823/CH</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>M/S BIMAL DAS AND CO.</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...13 lines deleted...]
-  <si>
     <t>Laying HDPE pipeline at Dunlop of KEOTA Piped Water Supply Scheme under Chinusrah-Magra Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2024-2025</t>
   </si>
   <si>
     <t>630/CH</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>BIMAL KUMAR HALDER</t>
   </si>
   <si>
-    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...14 lines deleted...]
-    <t>TAPAS ADHYA</t>
+    <t>Laying HDPE pipeline at Dunlop and Kailashnagar of KEOTA Piped Water Supply Scheme under Chinusrah-Magra Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001851/2024-2025</t>
+  </si>
+  <si>
+    <t>230/CH</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -781,348 +796,409 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.74</v>
+        <v>59.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>0.96</v>
+        <v>86.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>86.4</v>
+        <v>10.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>0.96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>59.64</v>
+        <v>4.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.92</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>165.52</v>
+      </c>
+      <c r="P9" s="8">
+        <v>5.81</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3.51</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>