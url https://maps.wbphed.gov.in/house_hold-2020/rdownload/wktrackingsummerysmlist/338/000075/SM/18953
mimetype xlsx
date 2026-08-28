--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,59 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>Source Augmentation Of GOSWAMI MALIPARA Piped Water Supply Scheme Under POlba Dadpur Block</t>
   </si>
   <si>
     <t>SM/18953</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000587/2023-2024</t>
+  </si>
+  <si>
+    <t>3245/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>TAPAS ADHYA</t>
+  </si>
+  <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at GOSWAMI MALIPARA (1 No.), NALDANGA (2 Nos.), KEOTA (1 No.), HASAMPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000631/2023-2024</t>
   </si>
   <si>
     <t>3406/HUG</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of GOSWAMI MALIPARA Piped Water Supply Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
@@ -155,87 +173,69 @@
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING &amp; PROJECT CO.</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Malipara village under Polba Dadpur Block, Manipur village of Polba Dadpur Block and Prasadpur village of Polba Dadpur Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000991/2023-2024</t>
   </si>
   <si>
     <t>265/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
   </si>
   <si>
+    <t>Quotation for new service connection at Goswamimalipara (Aug.)[SM/18953] W/S Sch., T/W No. - III, Block - Polba-dadpur, under Dadpur CCC, WBSEDCL, Ref Id. - 503619160, dt. - 25-06-2024, Application No. - 5004116875.</t>
+  </si>
+  <si>
+    <t>BILL/01141/2024-2025</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at Goswamimalipara (Aug.) [SM/18953] W/s Sch., T/W No. - IV, Village &amp; P. O. - Shenet, Dt. - Hooghly under Dadpur CCC, WBSEDCL, Ref. Id. - 503669411, Dt. - 11-07-2024, Application No. - 5004243696</t>
   </si>
   <si>
     <t>BILL/01190/2024-2025</t>
   </si>
   <si>
     <t>22/07/2024</t>
-  </si>
-[...28 lines deleted...]
-    <t>TAPAS ADHYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,388 +784,388 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>86.4</v>
+        <v>59.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.74</v>
+        <v>86.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>27.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.23</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>10.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4">
-        <v>311</v>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.44</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4">
         <v>263</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>9.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4">
+        <v>311</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>59.64</v>
+        <v>3.44</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>170.3</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>28.8</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>16.91</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>