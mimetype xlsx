--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,65 @@
     <t>17/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new servce connection at Puinan (S.Aug.) [SM/18952] , T/W No. - III, Block - Polba-Dadpur, Dist. - Hooghly under Dadpur CCC, WBSEDCL, Ref, Id. - 503619158, Dt. - 13-05-2024, Application No. - 5004116682</t>
   </si>
   <si>
     <t>BILL/00450/2024-2025</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Replacement of damaged pipe line with HDPE pipeline and Shifting House Connection from existing main to new main at Puinan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2024-2025</t>
+  </si>
+  <si>
+    <t>1735/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -854,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>21.47</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.7</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,54 +930,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>4.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -976,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1151,101 +1166,162 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>86.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>28.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.43</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="R10" s="4">
+        <v>26.45</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>189.42</v>
+      </c>
+      <c r="P11" s="8">
+        <v>44.85</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>23.68</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>