--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,65 @@
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Replacement of damaged pipe line with HDPE pipeline and Shifting House Connection from existing main to new main at Puinan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000463/2024-2025</t>
   </si>
   <si>
     <t>1735/CH</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>DAMAGE DUE TO LAY OF PHE PIPELINE FOR THE WORK NAMELY CONSTRUCTION OF ROAD FROM KANTAGORI TO PUINAN TINMANDIRTALA UNDER POLBA DADPUR BLOCK.</t>
+  </si>
+  <si>
+    <t>BILL/00362/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-292</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,70 +660,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1241,87 +1256,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="4">
         <v>2.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0.64</v>
       </c>
       <c r="R10" s="4">
         <v>26.45</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.11</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>197.52</v>
+      </c>
+      <c r="P12" s="8">
+        <v>44.85</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>22.7</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>