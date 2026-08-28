--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -113,165 +113,165 @@
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000586/2023-2024</t>
   </si>
   <si>
     <t>3244/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000628/2023-2024</t>
+  </si>
+  <si>
+    <t>3405/HUG</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of PUINAN piped Water Supply Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001276/2023-2024</t>
   </si>
   <si>
     <t>4516/ED</t>
   </si>
   <si>
-    <t>23/11/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>SUTRADHAR TRADERS</t>
   </si>
   <si>
+    <t>Replacement of damaged pipe line with HDPE pipeline and Shifting House Connection from existing main to new main at Ser Gram of Puinan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>549/CH</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>21/06/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Replacement of damaged pipe line with HDPE pipeline and Shifting House Connection from existing main to new main at Tin MandirTala of Puinan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000047/2024-2025</t>
   </si>
   <si>
     <t>550/CH</t>
   </si>
   <si>
-    <t>14/06/2024</t>
-[...14 lines deleted...]
-    <t>549/CH</t>
+    <t>Replacement of damaged pipe line with HDPE pipeline and Shifting House Connection from existing main to new main at Puinan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000463/2024-2025</t>
+  </si>
+  <si>
+    <t>1735/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>DAMAGE DUE TO LAY OF PHE PIPELINE FOR THE WORK NAMELY CONSTRUCTION OF ROAD FROM KANTAGORI TO PUINAN TINMANDIRTALA UNDER POLBA DADPUR BLOCK.</t>
+  </si>
+  <si>
+    <t>BILL/00362/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-292</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
+  </si>
+  <si>
+    <t>Quotation for new servce connection at Puinan (S.Aug.) [SM/18952] , T/W No. - III, Block - Polba-Dadpur, Dist. - Hooghly under Dadpur CCC, WBSEDCL, Ref, Id. - 503619158, Dt. - 13-05-2024, Application No. - 5004116682</t>
+  </si>
+  <si>
+    <t>BILL/00450/2024-2025</t>
+  </si>
+  <si>
+    <t>17/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new servce connection at Puinan (S.Aug.) [SM/18952] , T/W No. - IV, Block - Polba-Dadpur, Dist. - Hooghly under Dadpur CCC, WBSEDCL, Ref, Id. - 503619159, Dt. - 13-05-2024, Application No. - 5004116723</t>
   </si>
   <si>
     <t>BILL/00451/2024-2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>WEST BENGAL STATE RURAL DEVELOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,502 +845,502 @@
         <v>59.57</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.47</v>
+        <v>86.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.16</v>
+        <v>28.08</v>
       </c>
       <c r="R4" s="4">
-        <v>28.7</v>
+        <v>32.5</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.97</v>
+        <v>21.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.97</v>
+        <v>6.16</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>28.7</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5</v>
       </c>
       <c r="Q6" s="4">
         <v>4.99</v>
       </c>
       <c r="R6" s="4">
         <v>99.87</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.36</v>
+        <v>4.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>3.22</v>
+        <v>2.43</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.45</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>86.4</v>
+        <v>8.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>28.08</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>67</v>
+      </c>
+      <c r="L10" s="4">
+        <v>124</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>2.43</v>
+        <v>3.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.64</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.45</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4">
+        <v>122</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>8.11</v>
+        <v>6.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>