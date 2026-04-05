--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,71 +180,50 @@
     <t>BILL/00077/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.S. ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +612,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1048,148 +1027,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>86.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>167.15</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>