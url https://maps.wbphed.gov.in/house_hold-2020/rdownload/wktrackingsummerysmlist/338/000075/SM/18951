--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -895,54 +895,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1013,88 +1013,88 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>86.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.64</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>167.15</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>14.46</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>8.65</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>