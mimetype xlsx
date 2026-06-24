--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,80 @@
     <t>BILL/00077/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Additional Quotation for Shifting of power at Pownan(S.Aug)[SM/18951], T.W. No.- I, Consumer I.d. - 503594866, Application No. - 5004511779, Dt.- 11/12/2024 under Polba CCC, WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/02817/2024-2025</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of Paunan Water Supply Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001275/2023-2024</t>
+  </si>
+  <si>
+    <t>4515/ED</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1027,87 +1057,205 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>86.4</v>
       </c>
       <c r="Q7" s="4">
         <v>13.51</v>
       </c>
       <c r="R7" s="4">
         <v>15.64</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>649</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.07</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21.91</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>2.91</v>
+      </c>
+      <c r="R9" s="4">
+        <v>13.26</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>189.13</v>
+      </c>
+      <c r="P10" s="8">
+        <v>17.37</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>9.18</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>