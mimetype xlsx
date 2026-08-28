--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -113,147 +113,147 @@
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000586/2023-2024</t>
   </si>
   <si>
     <t>3244/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000628/2023-2024</t>
+  </si>
+  <si>
+    <t>3405/HUG</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of Paunan Water Supply Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001275/2023-2024</t>
+  </si>
+  <si>
+    <t>4515/ED</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISES</t>
+  </si>
+  <si>
     <t>Sinking of 1no 300 X200 mm dia Tube Well 210 mtr. Depth by tube-well by D.R. Rig method for using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) to replace the exsisting T.W at head work site of Paonan Piped Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
     <t>ORD/000053/2024-2025</t>
   </si>
   <si>
     <t>2344/HUG</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>BANSBERIA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed for Sajal Gram Display Board at different locations in 6 (six) Nos villages &amp; HGJ villages of Paunan PWSS for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>144/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Pownan W/S Sch. , (S. Aug.),[SM/18951] T/W No. - IV, Bihari Pally, Block - Polba-Dadpur, Dist. Hooghly, under SM/Polba, WBSEDCL, Ref. Id. - 503594866, Dt. - 02-04-2024, Application No. - 5004069653</t>
   </si>
   <si>
     <t>BILL/00077/2024-2025</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional Quotation for Shifting of power at Pownan(S.Aug)[SM/18951], T.W. No.- I, Consumer I.d. - 503594866, Application No. - 5004511779, Dt.- 11/12/2024 under Polba CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/02817/2024-2025</t>
   </si>
   <si>
     <t>09/01/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.S. ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,374 +844,374 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.03</v>
+        <v>86.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.51</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.64</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>21.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>2.91</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>13.26</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.2</v>
+        <v>16.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>86.4</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.51</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>15.64</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4">
-        <v>649</v>
+        <v>39</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.07</v>
+        <v>4.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4">
+        <v>649</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21.91</v>
+        <v>0.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>13.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>189.13</v>