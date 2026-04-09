--- v1 (2026-03-03)
+++ v2 (2026-04-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,66 +203,60 @@
   <si>
     <t>21/11/2022</t>
   </si>
   <si>
     <t>19/02/2023</t>
   </si>
   <si>
     <t>M/S MANABESH ROY</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
-    <t>Repairing of existing Switch room(5.4 M X3.6M)&amp; Boundary wall at existing OHR Site of AMRA Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at POLBA DADPUR Block</t>
-[...14 lines deleted...]
-    <t>ASHA ENTERPRISE</t>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1162,94 +1156,94 @@
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>4.62</v>
+        <v>86.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>248.29</v>
+        <v>330.06</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>