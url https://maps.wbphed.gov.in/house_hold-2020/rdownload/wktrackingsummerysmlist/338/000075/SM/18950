--- v2 (2026-04-09)
+++ v3 (2026-05-24)
@@ -924,54 +924,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>7.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.91</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1046,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>9.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1202,54 +1202,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>330.06</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>15.66</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>4.75</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>