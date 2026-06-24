--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,80 @@
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000628/2023-2024</t>
   </si>
   <si>
     <t>3405/HUG</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>3404/HUG</t>
   </si>
   <si>
     <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Repairing of existing Switch room(5.4 M X3.6M)&amp; Boundary wall at existing OHR Site of AMRA Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at POLBA DADPUR Block</t>
+  </si>
+  <si>
+    <t>ORD/001467/2024-2025</t>
+  </si>
+  <si>
+    <t>131/CH</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Amra W/S Sch.(S. Aug), [SM/18950] , T.W. No. - IV, Goai, Block - Polba-Dadpur, under Dadpur CCC, WBSEDCL, Ref I.d - 504005135, Dt. - 19-08-2025, Application No. -5004804184</t>
+  </si>
+  <si>
+    <t>BILL/02576/2025-2026</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1182,87 +1212,203 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>86.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>338.53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>15.66</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>4.63</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>