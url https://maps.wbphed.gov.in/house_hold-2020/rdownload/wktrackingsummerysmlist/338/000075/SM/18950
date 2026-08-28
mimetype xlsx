--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -77,186 +77,186 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Source Augmentation Of AMRA Piped W/S Scheme under Polba Dadbur Block</t>
+  </si>
+  <si>
+    <t>SM/18950</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical / mechanical equipments etc. including allied works for Amra water supply scheme, T.W. No. III, Block: Polba Dadpur, District - Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer 2</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/000032/2022-2023</t>
+  </si>
+  <si>
+    <t>1914/ED</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>M/S MANABESH ROY</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Source Augmentation Of AMRA Piped W/S Scheme under Polba Dadbur Block</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000586/2023-2024</t>
+  </si>
+  <si>
+    <t>3244/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>COMPAQ ENGINEER'S CO - OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000585/2023-2024</t>
   </si>
   <si>
     <t>3243/HUG</t>
   </si>
   <si>
-    <t>06/11/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation Of AMRA Piped W/S Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001274/2023-2024</t>
   </si>
   <si>
     <t>4514/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at PAUNAN (2Nos.), PUINAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000628/2023-2024</t>
+  </si>
+  <si>
+    <t>3405/HUG</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
     <t>Construction of 3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement ,Laying rising main pipe for inter connection between Proposed T.W &amp; Distribution of AMRA Piped Water Supply Scheme under CHINSURAH Sub-Division of Hooghly Division P.HE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000567/2023-2024</t>
   </si>
   <si>
     <t>3192/HUG</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
-  </si>
-[...61 lines deleted...]
-    <t>31/07/2025</t>
   </si>
   <si>
     <t>Repairing of existing Switch room(5.4 M X3.6M)&amp; Boundary wall at existing OHR Site of AMRA Water Supply Scheme under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at POLBA DADPUR Block</t>
   </si>
   <si>
     <t>ORD/001467/2024-2025</t>
   </si>
   <si>
     <t>131/CH</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>ASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service connection at Amra W/S Sch.(S. Aug), [SM/18950] , T.W. No. - IV, Goai, Block - Polba-Dadpur, under Dadpur CCC, WBSEDCL, Ref I.d - 504005135, Dt. - 19-08-2025, Application No. -5004804184</t>
   </si>
   <si>
     <t>BILL/02576/2025-2026</t>
   </si>
@@ -816,516 +816,516 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>59.26</v>
+        <v>9.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.5</v>
+        <v>59.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>7.56</v>
+        <v>59.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.57</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>86.91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>59.57</v>
+        <v>21.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.39</v>
+        <v>86.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.1</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.86</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>86.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>86.4</v>
+        <v>7.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.57</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.91</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>