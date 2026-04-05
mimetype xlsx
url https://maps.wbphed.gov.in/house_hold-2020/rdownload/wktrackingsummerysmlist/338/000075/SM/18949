--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,89 @@
     <t>BP-24-25-582</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Replacement of damaged pipe line with HDPE &amp; CI/DI pipeline and Shifting House Connection from existing main to new main for smooth operation of water supply at Sudarshan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001833/2024-2025</t>
   </si>
   <si>
     <t>330/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of SUDARSHAN Piped W/S Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001273/2023-2024</t>
+  </si>
+  <si>
+    <t>4513/ED</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -947,87 +986,209 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>7.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>86.4</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>40</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21.49</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>99</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>181.38</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>