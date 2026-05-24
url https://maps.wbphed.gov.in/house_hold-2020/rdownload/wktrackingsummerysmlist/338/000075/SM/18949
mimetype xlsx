--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -858,54 +858,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1033,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>86.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>27.3</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.6</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.38</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>28.26</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>15.58</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>