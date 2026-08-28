--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,144 +110,144 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000585/2023-2024</t>
   </si>
   <si>
     <t>3243/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of SUDARSHAN Piped W/S Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001273/2023-2024</t>
+  </si>
+  <si>
+    <t>4513/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>M/S, GHOSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed for Sajal Gram Display Board at different locations in 6 (Six) Nos villages &amp; HGJ villages of Sudarshan PWSS for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000804/2023-2024</t>
   </si>
   <si>
     <t>148/CH</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
-    <t>Electrical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Sudarshan Water Supply Scheme [SM/18949](S.Aug.),T.W. No. - III, sarangpur, Block - Polba-Dadpur, Dt. - Hooghly, under Polba CCC, Ref. Id. - 503787954, Application No. - 5004461023, Dt.-11-11-2024</t>
   </si>
   <si>
     <t>BILL/02277/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-582</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Replacement of damaged pipe line with HDPE &amp; CI/DI pipeline and Shifting House Connection from existing main to new main for smooth operation of water supply at Sudarshan Piped Water Supply Scheme of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001833/2024-2025</t>
   </si>
   <si>
     <t>330/HUG</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>RAJ CONSTRUCTION</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S, GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,332 +819,332 @@
         <v>59.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>21.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>86.4</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>27.3</v>
+      </c>
+      <c r="R5" s="4">
+        <v>31.6</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="R6" s="4">
+        <v>100</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>86.4</v>
+        <v>6.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>27.3</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>31.6</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>21.49</v>
+        <v>7.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.38</v>