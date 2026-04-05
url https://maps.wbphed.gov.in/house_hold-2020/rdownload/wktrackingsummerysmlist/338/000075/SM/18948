--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,65 @@
     <t>23/11/2023</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>KUSHANI ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hanral water supply scheme, Zone-II, T.W. No. III, Block: Polba Dadpur, District- Hooghly under Electrical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001951/2023-2024</t>
   </si>
   <si>
     <t>90/ED</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>WIZARDTECH SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1180,87 +1195,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>10.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>86.4</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>40</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>194.03</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>