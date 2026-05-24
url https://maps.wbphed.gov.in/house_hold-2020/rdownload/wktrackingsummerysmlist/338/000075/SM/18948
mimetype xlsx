--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>9.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1002,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>9.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1242,88 +1242,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>86.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>13.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.17</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>194.03</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>32.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>