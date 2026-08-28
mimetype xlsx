--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000585/2023-2024</t>
   </si>
   <si>
     <t>3243/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>AMBIAN INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of HANRAL Piped Water Supply Scheme Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer4</t>
+  </si>
+  <si>
+    <t>ORD/001267/2023-2024</t>
+  </si>
+  <si>
+    <t>4512/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>KUSHANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at HANRAL (2Nos.), SUDARSHAN (2Nos.), AMRA (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>3404/HUG</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Hanral water supply scheme, Zone-II, T.W. No. III, Block: Polba Dadpur, District- Hooghly under Electrical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001951/2023-2024</t>
+  </si>
+  <si>
+    <t>90/ED</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>WIZARDTECH SOLUTION</t>
+  </si>
+  <si>
     <t>Preparation of DPR for Augmentation HANRAL Z-II Piped Water Supply Scheme Under Chinsurah Sub-Division of Hooghly Division P.H.E Dte. [Block-POLBA DADPUR].</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>691/CH</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
+    <t>Laying of UPVC Pipe At damaged portion of distribution system due to widening of road At Rashulpur of Hanral W/S Scheme under Chinsurah Sub Division of Hooghly division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000886/2023-2024</t>
+  </si>
+  <si>
+    <t>810/HUG</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>M/S BIMAL DAS AND CO.</t>
+  </si>
+  <si>
     <t>Laying of UPVC Pipe At damaged portion of distribution system due to widening of road At Maheswarpur of Hanral W/S Scheme under Chinsurah Sub Division of Hooghly division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000887/2023-2024</t>
   </si>
   <si>
     <t>811/HUG</t>
   </si>
   <si>
-    <t>11/03/2024</t>
-[...19 lines deleted...]
-  <si>
     <t>Quotation for new service connection for Hanral (S.Aug) T.W. - I [SM/18948] (Sekendarpur), Block - Polba-Dadpur, Dt. - Hooghly under WBSEDCL, Dadpur CCC, Ref. Id. -503739105, Dt. - 21-11-2024, Application No. - 5004394547</t>
   </si>
   <si>
     <t>BILL/02479/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>GARHBETA - I UNEMPLOYED YOUTH ENGINEERS CO OPERATIVE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,456 +843,456 @@
         <v>59.26</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.03</v>
+        <v>10.74</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>86.4</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>13.97</v>
+      </c>
+      <c r="R5" s="4">
+        <v>16.17</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>9.01</v>
+        <v>10.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.94</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.28</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.17</v>
+        <v>4.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>10.74</v>
+        <v>9.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10.68</v>
+        <v>9.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
+      <c r="L10" s="4">
+        <v>617</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>86.4</v>
+        <v>4.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>13.97</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.17</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>194.03</v>