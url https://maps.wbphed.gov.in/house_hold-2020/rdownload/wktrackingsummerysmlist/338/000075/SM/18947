--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,111 +113,111 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for Source Augmentation of RAJHATO Piped Water Supply Scheme Block- Khanakul-II District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001266/2023-2024</t>
   </si>
   <si>
     <t>4511/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>PURUSHOTTAM ENTERPRISE</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Sinking of 3 nos 300 X200 mm dia Tube Well ,210 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at Proposed Tube Well Site of PURBO THAKURANICHAWK , RAJHATO , KAKNAN W/S Scheme under Arambagh Sub-Division of Hooghly Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000169/2024-2025</t>
+  </si>
+  <si>
+    <t>3167/HUG</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>18/05/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of LAND DEMARCATION OF P.H.E. Dte. to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under ARAMBAGH Sub Division under Hooghly Division PHE Dte. (1) PABA PWSS-3nos (2) DIHIBAYRA PWSS- 3nos (3) HAYATPUR PWSS- 4nos (4) RAJHATO PWSS- 4nos</t>
+  </si>
+  <si>
+    <t>ORD/002647/2024-2025</t>
+  </si>
+  <si>
+    <t>811/Arg</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>HAZRA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation of New Service Connection for Rajhato w/s Scheme, PH No-II,Block-Khanakul-II, Dist-Hooghly under Electrical Division,PHE Dte.(SM/18947) Application No-5003994235 Reference Id-503551060.</t>
   </si>
   <si>
     <t>BILL/00674/2024-2025</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation of New Service Connection for Rajhato w/s Scheme, PH No-I,Block-Khanakul-II, Dist-Hooghly under Electrical Division,PHE Dte.(SM/18947) Application No-5003994230 Reference Id-503551061.</t>
   </si>
   <si>
     <t>BILL/00673/2024-2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>HAZRA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -769,324 +769,324 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>21.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.86</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.19</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>10.3</v>
+        <v>48.47</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.68</v>
+        <v>0.98</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>201</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>48.47</v>
+        <v>10.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>200</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.98</v>
+        <v>10.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>91.9</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>20.86</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>22.7</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>