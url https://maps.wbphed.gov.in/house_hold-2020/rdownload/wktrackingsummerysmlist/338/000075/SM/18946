--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,62 @@
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-3 of Pandua Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001961/2024-2025</t>
   </si>
   <si>
     <t>283/CH</t>
   </si>
   <si>
     <t>Emargency replacement of valves and allied works at Pandua Water Supply Scheme under Pandua Block under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002016/2024-2025</t>
   </si>
   <si>
     <t>304/CH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall, Switch room and Land development at PH-2 of Pandua Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>485/CH</t>
+  </si>
+  <si>
+    <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under PANDUA Block of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001964/2024-2025</t>
+  </si>
+  <si>
+    <t>286/CH</t>
+  </si>
+  <si>
+    <t>ASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1599,87 +1611,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P15" s="4">
         <v>1.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>204.34</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>