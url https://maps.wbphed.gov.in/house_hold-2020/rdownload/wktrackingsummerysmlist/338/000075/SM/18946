--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,92 +110,92 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>3242/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000619/2023-2024</t>
+  </si>
+  <si>
+    <t>3384/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF PANDUA PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001265/2023-2024</t>
   </si>
   <si>
     <t>4510/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...19 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Pandua Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001953/2024-2025</t>
   </si>
   <si>
     <t>275/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Pandua Z-III PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001921/2024-2025</t>
   </si>
   <si>
     <t>271/CH</t>
@@ -276,50 +276,62 @@
     <t>ORD/002016/2024-2025</t>
   </si>
   <si>
     <t>304/CH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall, Switch room and Land development at PH-2 of Pandua Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>485/CH</t>
   </si>
   <si>
     <t>Designing, making and erection of Display Board to be placed at different work sites / departmental lands under PANDUA Block of Chinsurah Sub Division under Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001964/2024-2025</t>
   </si>
   <si>
     <t>286/CH</t>
   </si>
   <si>
     <t>ASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of Pandua Water Supply Scheme, Z-II, TW NO-IV in the district Hooghly under Electrical Division,PHEDte. ( SM/18946), Reference Id- 503956018, Application no- 5004713083</t>
+  </si>
+  <si>
+    <t>BILL/00560/2025-2026</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -891,187 +903,187 @@
         <v>59.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.48</v>
+        <v>87.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>87.87</v>
+        <v>21.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>4.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
@@ -1088,51 +1100,51 @@
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1149,51 +1161,51 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>3.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1210,51 +1222,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>2.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1271,51 +1283,51 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>2.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1332,51 +1344,51 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P11" s="4">
         <v>4.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1393,51 +1405,51 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P12" s="4">
         <v>1.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
@@ -1454,51 +1466,51 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P13" s="4">
         <v>2.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
@@ -1515,51 +1527,51 @@
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P14" s="4">
         <v>3.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
@@ -1576,51 +1588,51 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P15" s="4">
         <v>1.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
@@ -1637,122 +1649,179 @@
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P16" s="4">
         <v>4.83</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P17" s="4">
+        <v>8.12</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>212.46</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>