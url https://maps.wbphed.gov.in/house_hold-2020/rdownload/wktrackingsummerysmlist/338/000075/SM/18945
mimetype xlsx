--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -951,54 +951,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>0.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1073,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1345,54 +1345,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>178.31</v>
       </c>
       <c r="P12" s="8">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>1.51</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>