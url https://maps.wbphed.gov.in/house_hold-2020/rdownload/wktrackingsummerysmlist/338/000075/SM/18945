--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,180 +110,198 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>3242/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000619/2023-2024</t>
+  </si>
+  <si>
+    <t>3384/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF JAMGRAM PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001264/2023-2024</t>
   </si>
   <si>
     <t>4509/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>HINDUSTAN ENGINEERING CORPORATION (E&amp;M)</t>
   </si>
   <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Benipukur Mini PWSS 2. Baro Nekua Mini PWSS 3. Muragacha (Bakulia) Mini PWSS 4. Arji Aschitpur Mini PWSS 5. Jamgram Mondalai Arsenic PWSS 6. Illampur Arsenic PWSS</t>
+  </si>
+  <si>
+    <t>ORD/000832/2023-2024</t>
+  </si>
+  <si>
+    <t>210/CH</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Jamgram village under Pandua Block, Mandalai village of Pandua Block and Sadhat village of Pandua Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000988/2023-2024</t>
+  </si>
+  <si>
+    <t>262/CH</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Jamgram PWSS 2. Pandua Z-I PWSS 3. Pandua Z-II PWSS 4. Pandua Z-III PWSS 5. Shibrai PWSS</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000829/2023-2024</t>
   </si>
   <si>
     <t>207/CH</t>
   </si>
   <si>
-    <t>29/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Benipukur Mini PWSS 2. Baro Nekua Mini PWSS 3. Muragacha (Bakulia) Mini PWSS 4. Arji Aschitpur Mini PWSS 5. Jamgram Mondalai Arsenic PWSS 6. Illampur Arsenic PWSS</t>
-[...46 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of Switch room and Store room at H/W Site of Jamgram PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001874/2024-2025</t>
   </si>
   <si>
     <t>242/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S BIMAL DAS AND CO.</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room at PH-3 of Jamgram PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001924/2024-2025</t>
   </si>
   <si>
     <t>273/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room at PH-2 of Jamgram PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001914/2024-2025</t>
   </si>
   <si>
     <t>265/CH</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of JAMGRAM Water Supply Scheme, TW NO-V in the district Hooghly under Electrical Division, PHE Dte. ( SM/18945 ), Reference Id- 503873506 Application no- 5004581440</t>
+  </si>
+  <si>
+    <t>BILL/03123/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of JAMGRAM Water Supply Scheme, TW NO-VI in the district Hooghly under Electrical Division, PHE Dte. ( SM/18945 ), Reference Id- 503873007 Application no- 5004581407</t>
+  </si>
+  <si>
+    <t>BILL/03122/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -855,336 +873,336 @@
         <v>59.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>22.05</v>
+        <v>87.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0.79</v>
+        <v>22.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>87.87</v>
+        <v>0.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1325,87 +1343,201 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>1.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4">
+        <v>704</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.64</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4">
+        <v>705</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>186.55</v>
+      </c>
+      <c r="P14" s="8">
+        <v>2.7</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.45</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>