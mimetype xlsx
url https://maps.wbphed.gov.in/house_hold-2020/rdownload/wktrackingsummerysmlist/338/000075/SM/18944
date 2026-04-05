--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,68 @@
     <t>21/11/2023</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>REPAIRING &amp; RENOVATION OF RCC OVERHEAD RESERVOIR AT HEAD WORKS SITE OF BAHADURPUR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001855/2024-2025</t>
   </si>
   <si>
     <t>234/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1259,87 +1277,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>87.81</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>328.34</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>