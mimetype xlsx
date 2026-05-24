--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,62 @@
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
   </si>
   <si>
     <t>ORD/000620/2023-2024</t>
   </si>
   <si>
     <t>3386/HUG</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Emergency shifting of laying distribution pipeline with restoring the damages of LDS at BHADURPUR Piped Water Supply Scheme under Dhaniakhali Block due to widening &amp; restoration of Road with construction of culvert at Belmuri-Bhanderhati Road by PWD under Chinsurah Sub-Division of Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>1736/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="67.126465" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -903,54 +915,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>21.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.15</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -964,54 +976,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1025,54 +1037,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1324,101 +1336,162 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>87.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.11</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>60</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>331.45</v>
+      </c>
+      <c r="P13" s="8">
+        <v>35.34</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>10.66</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>