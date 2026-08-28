--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,201 +110,201 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>3242/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>MECCANO UNEMPLOYED ENGINEERS CO - OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000619/2023-2024</t>
+  </si>
+  <si>
+    <t>3384/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>MS D.PALIT AND CO.</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>3356/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF BAHADURPUR PIPED W/S SCHEME Block- Dhaniakhali District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer 2</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/001263/2023-2024</t>
   </si>
   <si>
     <t>4508/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Kedranagar village under Dhaniakhali Block, Acharpara village of Pandua Block and Balarampur village of PAndua Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000987/2023-2024</t>
+  </si>
+  <si>
+    <t>261/CH</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>R.K. TRADERS</t>
+  </si>
+  <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Sarbanandapur village under Dhaniakhali Block, Uttar Mogalpur village of Dhnaiakhali Block and Chandpur village of Dhaniakhali Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000986/2023-2024</t>
   </si>
   <si>
     <t>260/CH</t>
   </si>
   <si>
-    <t>14/03/2024</t>
-[...14 lines deleted...]
-    <t>261/CH</t>
+    <t>Emergency shifting of laying distribution pipeline with restoring the damages of LDS at BHADURPUR Piped Water Supply Scheme under Dhaniakhali Block due to widening &amp; restoration of Road with construction of culvert at Belmuri-Bhanderhati Road by PWD under Chinsurah Sub-Division of Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000464/2024-2025</t>
+  </si>
+  <si>
+    <t>1736/CH</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>B.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Electric quot. of WBSEDCL for New service Connection of Bahadurpur T/W-III W/S scheme under Electrical Division PHE Dte. (SM/18944)</t>
   </si>
   <si>
     <t>BILL/01966/2024-2025</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at JAMGRAM (2Nos.), PANDUA (2Nos.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...34 lines deleted...]
-  <si>
     <t>REPAIRING &amp; RENOVATION OF RCC OVERHEAD RESERVOIR AT HEAD WORKS SITE OF BAHADURPUR WATER SUPPLY SCHEME UNDER DHANIAKHALI BLOCK OF CHINSURAH SUB-DIVISION UNDER HOOGHLY DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/001855/2024-2025</t>
   </si>
   <si>
     <t>234/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>23/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,578 +876,578 @@
         <v>59.67</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.74</v>
+        <v>87.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.12</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>74.15</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>58.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>21.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.95</v>
+        <v>16.12</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>74.15</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>5.51</v>
+        <v>87.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>19.72</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>87.87</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>58.97</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>3.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="L11" s="4">
+        <v>477</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>87.81</v>
+        <v>5.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>17.31</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>19.72</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>3.11</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>331.45</v>