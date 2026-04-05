--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>21/11/2023</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Approach Road for 3rd TW site of Akna PWSS in JJM under Polba Dadpur Block under Hooghly Division under Chinsurah Sub-Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/002017/2024-2025</t>
   </si>
   <si>
     <t>316/CH</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>ASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1033,87 +1054,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>4.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>87.81</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>50</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>174.97</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>