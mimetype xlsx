--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -802,54 +802,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>10.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>37.93</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -863,54 +863,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.85</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1101,88 +1101,88 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>87.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>19.14</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>174.97</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>25.86</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>14.78</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>