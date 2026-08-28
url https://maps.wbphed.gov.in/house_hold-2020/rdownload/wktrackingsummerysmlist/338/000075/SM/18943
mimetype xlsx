--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,180 +77,180 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF AKNA PIPED W/S SCHEME UNDER POLBA DADPUR BLOCK</t>
+  </si>
+  <si>
+    <t>SM/18943</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>3356/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF AKNA PIPED W/S SCHEME UNDER POLBA DADPUR BLOCK</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF AKNA PIPED W/S SCHEME Block- Polba-Dadpur District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer4</t>
   </si>
   <si>
     <t>ORD/001262/2023-2024</t>
   </si>
   <si>
     <t>4507/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Providing Functional House Hold Tap Connection (FHTC) under JJM withing left out portion of AKNA PWSS under Chinsurah Sub Division of Hooghly Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000728/2023-2024</t>
   </si>
   <si>
     <t>12/CH</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>M/S BIMAL DAS AND CO.</t>
   </si>
   <si>
     <t>Quotation for new service connection at Akna(S. Aug.) W/S Sch.[SM/18943], T/W No. - III, Barol Chowmatha, Block - Polba-Dadpur, Dist. - Hooghly under Mogra CCC, WBSEDCL, Ref. Id. - 503586679, Dt. - 27-03-2024, Application No. - 5004053218</t>
   </si>
   <si>
     <t>BILL/00015/2024-2025</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Approach Road for 3rd TW site of Akna PWSS in JJM under Polba Dadpur Block under Hooghly Division under Chinsurah Sub-Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/002017/2024-2025</t>
   </si>
   <si>
     <t>316/CH</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>ASHA ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -799,60 +799,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.74</v>
+        <v>58.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.07</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>37.93</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -860,298 +860,298 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.99</v>
+        <v>10.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.98</v>
+        <v>4.07</v>
       </c>
       <c r="R4" s="4">
-        <v>99.85</v>
+        <v>37.93</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7.46</v>
+        <v>87.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.14</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="R6" s="4">
+        <v>99.85</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>14</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.99</v>
+        <v>7.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>87.81</v>
+        <v>4.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>19.14</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>174.97</v>