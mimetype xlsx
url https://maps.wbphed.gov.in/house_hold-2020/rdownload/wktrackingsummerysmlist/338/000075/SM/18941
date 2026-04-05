--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,71 @@
     <t>Repairing &amp; Renovation of Switch room at PH-II of Ayma nababpur PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001857/2024-2025</t>
   </si>
   <si>
     <t>236/CH</t>
   </si>
   <si>
     <t>Laying CI/DI pipes and specials for connection of proposed TW with existing rising main pipeline for Source AUGMENTATION Of Aymanababpur Piped Water Supply Scheme underPandua Block, District:- Hooghly</t>
   </si>
   <si>
     <t>ORD/002143/2024-2025</t>
   </si>
   <si>
     <t>357/CH</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S KAMALA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1168,87 +1189,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>87.81</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>180.08</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>