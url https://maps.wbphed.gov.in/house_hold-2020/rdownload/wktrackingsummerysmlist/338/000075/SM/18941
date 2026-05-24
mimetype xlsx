--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -1236,88 +1236,88 @@
       <c r="I10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>87.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>17.08</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>180.08</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>17.08</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>