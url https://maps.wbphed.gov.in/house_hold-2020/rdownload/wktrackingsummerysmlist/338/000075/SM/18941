--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -107,171 +107,171 @@
   <si>
     <t>SM/18941</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF AYMANABABPUR PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001259/2023-2024</t>
   </si>
   <si>
     <t>4505/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>3356/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>AYUSH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at AYMA NABABPUR (2Nos.), DUMURDAHA (1No.), AKNA (1 No.), BAHADURPUR (1 No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill),Pandua Block Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>3386/HUG</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>OSMAN SEKH</t>
+  </si>
+  <si>
+    <t>Construction of Store room for temporary Chlorine and maintenance material storage For Pandua Block under Chinsurah Sub-Division under Hooghly Division, PHE Dte.under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001036/2023-2024</t>
+  </si>
+  <si>
+    <t>286/CH</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Quotation for new service connection for source Augmentation of AYMA NABABPUR Water Supply Scheme, TW NO- III in the district Hooghly under Electrical Division, PHE Dte. ( SM/18941), Reference Id- 503802584 Application no- 5004479744</t>
   </si>
   <si>
     <t>BILL/02530/2024-2025</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Hooghly Division</t>
-[...43 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Ayma nababpur PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001856/2024-2025</t>
   </si>
   <si>
     <t>235/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>YOUNG ENGINEERS CO OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room at PH-II of Ayma nababpur PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001857/2024-2025</t>
   </si>
   <si>
     <t>236/CH</t>
   </si>
   <si>
     <t>Laying CI/DI pipes and specials for connection of proposed TW with existing rising main pipeline for Source AUGMENTATION Of Aymanababpur Piped Water Supply Scheme underPandua Block, District:- Hooghly</t>
   </si>
   <si>
     <t>ORD/002143/2024-2025</t>
   </si>
   <si>
     <t>357/CH</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S KAMALA ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>OSMAN SEKH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,452 +841,454 @@
         <v>21.49</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>603</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.01</v>
+        <v>58.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>58.97</v>
+        <v>87.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.46</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4">
+        <v>603</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>1.36</v>
+        <v>4.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>1</v>
+        <v>1.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>87.81</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="4">
-        <v>17.08</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>19.46</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>180.08</v>