--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
     <t>SOURCE AUGMENTATION OF CHAPTA PIPED W/S SCHEME UNDER PANDUA BLOCK</t>
   </si>
   <si>
     <t>SM/18940</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHAPTA (2Nos.), SOMRA (2Nos.), NAMAJGRAM (1No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000579/2023-2024</t>
+  </si>
+  <si>
+    <t>3237/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>M/S T.K.B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electrical</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF CHAPTA PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001213/2023-2024</t>
+  </si>
+  <si>
+    <t>4491/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MAA KALI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHAPTA (2Nos.), SOMRA (2Nos.), NAMAJGRAM (1No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000611/2023-2024</t>
   </si>
   <si>
     <t>3360/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>AUXILIARY TUBEWELL DRILLERS</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly under Chinsurah Sub Division under Hooghly Division PHE Dte 1. Chapta PWSS 2. Haral PWSS 3. Namajgram PWSS 4. Rameswerpur PWSS 5. Depara PWSS 6. Sripur Pandua PWSS</t>
   </si>
   <si>
     <t>ORD/000828/2023-2024</t>
   </si>
   <si>
     <t>206/CH</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>LIMRA SOCIAL WELFARE SOCIETY</t>
   </si>
   <si>
-    <t>Electrical</t>
+    <t>Quotation for new service connection for source Augmentation of CHAPTA Water Supply Scheme, TW NO- III in the district Hooghly under Electrical Division, PHE Dte. (SM/18940), Reference Id- 503729663 Application no- 5004376500</t>
+  </si>
+  <si>
+    <t>BILL/01968/2024-2025</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of Chapta Water Supply Scheme, TW NO- IV in the district Hooghly under Electrical Division,PHE Dte. ( SM/18940), Reference Id- 503751380 Application no- 5004412432</t>
   </si>
   <si>
     <t>BILL/02292/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-593</t>
   </si>
   <si>
     <t>21/11/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>MAA KALI ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Chapta PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001909/2024-2025</t>
   </si>
   <si>
     <t>259/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Chapta PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001860/2024-2025</t>
   </si>
@@ -823,506 +823,510 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>87.88</v>
+        <v>59.02</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>21.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>87.88</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>29.56</v>
+      </c>
+      <c r="R5" s="4">
+        <v>33.63</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.59</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>473</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>59.02</v>
+        <v>4.59</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>21.49</v>
+        <v>8.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>2.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>4.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>189.05</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>30.51</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>16.14</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>