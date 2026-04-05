--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001910/2024-2025</t>
   </si>
   <si>
     <t>261/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>BASU &amp; SONS</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room and Store Room at H/W Site Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001911/2024-2025</t>
   </si>
   <si>
     <t>262/CH</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1030,87 +1048,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>86.34</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>35</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>178.24</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>