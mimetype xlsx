--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,120 +116,102 @@
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/001212/2023-2024</t>
   </si>
   <si>
     <t>4490/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+    <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Darbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
+    <t>ORD/001881/2024-2025</t>
+  </si>
+  <si>
+    <t>244/CH</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUNITI MAIRA</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
+  </si>
+  <si>
+    <t>ORD/001910/2024-2025</t>
+  </si>
+  <si>
+    <t>261/CH</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>BASU &amp; SONS</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Switch room and Store Room at H/W Site Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
+  </si>
+  <si>
+    <t>ORD/001911/2024-2025</t>
+  </si>
+  <si>
+    <t>262/CH</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
     <t>Junior Engineer (Civill)</t>
-  </si>
-[...61 lines deleted...]
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>ORD/000614/2023-2024</t>
   </si>
   <si>
     <t>3359/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -633,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,361 +817,300 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>59.77</v>
+        <v>2.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.72</v>
+        <v>4.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>4.75</v>
+        <v>2.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.85</v>
+        <v>86.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>118.47</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>