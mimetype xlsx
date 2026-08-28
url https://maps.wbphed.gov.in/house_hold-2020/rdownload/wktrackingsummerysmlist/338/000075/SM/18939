--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,117 +116,153 @@
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer2</t>
   </si>
   <si>
     <t>ORD/001212/2023-2024</t>
   </si>
   <si>
     <t>4490/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>M/S S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>Hooghly Division</t>
   </si>
   <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>3236/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Darbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001881/2024-2025</t>
   </si>
   <si>
     <t>244/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SUNITI MAIRA</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall and Land development at H/W Site of Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001910/2024-2025</t>
   </si>
   <si>
     <t>261/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>BASU &amp; SONS</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of Switch room and Store Room at H/W Site Dwarbasini PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001911/2024-2025</t>
   </si>
   <si>
     <t>262/CH</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...17 lines deleted...]
-    <t>G. T. AGRO CENTRE</t>
+    <t>Quotation for new service connection for source Augmentation of DWARBASINI Water Supply Scheme, TW NO-IV in the district Hooghly under Electrical Division, PHE Dte. ( SM/18939), Reference Id- 503873029 Application no- 5004581365</t>
+  </si>
+  <si>
+    <t>BILL/03121/2024-2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of DWARBASINI Water Supply Scheme, TW NO-III in the district Hooghly under Electrical Division, PHEDte. ( SM/18939), Reference Id- 503873481 Application no- 5004581303</t>
+  </si>
+  <si>
+    <t>BILL/03120/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -817,300 +853,475 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.72</v>
+        <v>59.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.75</v>
+        <v>86.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.85</v>
+        <v>2.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>86.34</v>
+        <v>4.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.85</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4">
+        <v>712</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.69</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4">
+        <v>711</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.92</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>187.85</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>