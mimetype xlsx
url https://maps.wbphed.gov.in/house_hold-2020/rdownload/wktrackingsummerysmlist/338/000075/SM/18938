--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>241/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Haral Z-I PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001883/2024-2025</t>
   </si>
   <si>
     <t>245/CH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site (PH-I) Haral Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001913/2024-2025</t>
   </si>
   <si>
     <t>264/CH</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1230,87 +1248,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>4.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>86.34</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>35</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>209.7</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>