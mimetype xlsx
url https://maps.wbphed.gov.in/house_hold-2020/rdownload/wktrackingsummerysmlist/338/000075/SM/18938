--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,168 +110,162 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of HARAL Water Supply Scheme, Zone-III, TW NO- I in the district Hooghly under Electrical Division, PHE Dte. (SM/18938), Reference Id- 503705756, Application no- 5004321019</t>
   </si>
   <si>
     <t>BILL/01632/2024-2025</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of HARAL Water Supply Scheme, Zone-III, TW NO- II in the district Hooghly under Electrical Division, PHE Dte. (SM/18938), Reference Id- 503697548, Application no- 5004304981</t>
   </si>
   <si>
     <t>BILL/01373/2024-2025</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF HARAL PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001211/2023-2024</t>
+  </si>
+  <si>
+    <t>4489/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Hooghly Division</t>
   </si>
   <si>
-    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+    <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Haral Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
+    <t>ORD/001922/2024-2025</t>
+  </si>
+  <si>
+    <t>272/CH</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SHIVAM UDYOG</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Haral Z-I PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
+  </si>
+  <si>
+    <t>ORD/001861/2024-2025</t>
+  </si>
+  <si>
+    <t>241/CH</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Haral Z-I PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
+  </si>
+  <si>
+    <t>ORD/001883/2024-2025</t>
+  </si>
+  <si>
+    <t>245/CH</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site (PH-I) Haral Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
+  </si>
+  <si>
+    <t>ORD/001913/2024-2025</t>
+  </si>
+  <si>
+    <t>264/CH</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
     <t>Junior Engineer (Civill)</t>
   </si>
   <si>
-    <t>ORD/000578/2023-2024</t>
-[...91 lines deleted...]
-  <si>
     <t>ORD/000614/2023-2024</t>
   </si>
   <si>
     <t>3359/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Shifting of distribution pipeline for widening of Boinchi Bhastara road at Haral Daspur GP of Haral Daspur Zone -II Water Supply Scheme under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001849/2024-2025</t>
+  </si>
+  <si>
+    <t>228/CH</t>
+  </si>
+  <si>
+    <t>07/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -898,485 +892,485 @@
         <v>3.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>59.77</v>
+        <v>21.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.49</v>
+        <v>3.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>3.18</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>4.84</v>
+        <v>2.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>2.62</v>
+        <v>4.49</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.49</v>
+        <v>86.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>26.29</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.45</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>86.34</v>
+        <v>3.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>209.7</v>
+        <v>153.41</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>26.29</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>17.14</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>