--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>ORD/000614/2023-2024</t>
   </si>
   <si>
     <t>3359/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Shifting of distribution pipeline for widening of Boinchi Bhastara road at Haral Daspur GP of Haral Daspur Zone -II Water Supply Scheme under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001849/2024-2025</t>
   </si>
   <si>
     <t>228/CH</t>
   </si>
   <si>
     <t>07/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>3236/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1303,87 +1321,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>3.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>59.77</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>60</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>213.18</v>
+      </c>
+      <c r="P13" s="8">
+        <v>26.29</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>12.33</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>