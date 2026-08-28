--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,213 +77,213 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>HOOGHLY</t>
   </si>
   <si>
+    <t>Hooghly Division</t>
+  </si>
+  <si>
+    <t>SOURCE AUGMENTATION OF HARAL PIPED W/S SCHEME UNDER PANDUA BLOCK</t>
+  </si>
+  <si>
+    <t>SM/18938</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (Civil)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>3236/HUG</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
-    <t>SOURCE AUGMENTATION OF HARAL PIPED W/S SCHEME UNDER PANDUA BLOCK</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF HARAL PIPED W/S SCHEME Block- Pandua District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Howrah mechanical Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer2</t>
+  </si>
+  <si>
+    <t>ORD/001211/2023-2024</t>
+  </si>
+  <si>
+    <t>4489/ED</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection for source Augmentation of HARAL Water Supply Scheme, Zone-III, TW NO- II in the district Hooghly under Electrical Division, PHE Dte. (SM/18938), Reference Id- 503697548, Application no- 5004304981</t>
+  </si>
+  <si>
+    <t>BILL/01373/2024-2025</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of HARAL Water Supply Scheme, Zone-III, TW NO- I in the district Hooghly under Electrical Division, PHE Dte. (SM/18938), Reference Id- 503705756, Application no- 5004321019</t>
   </si>
   <si>
     <t>BILL/01632/2024-2025</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...37 lines deleted...]
-  <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Haral Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
-    <t>Assistant Engineer (Civil)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001922/2024-2025</t>
   </si>
   <si>
     <t>272/CH</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S SHIVAM UDYOG</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site of Haral Z-I PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001861/2024-2025</t>
   </si>
   <si>
     <t>241/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at PH-2 of Haral Z-I PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001883/2024-2025</t>
   </si>
   <si>
     <t>245/CH</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at H/W Site (PH-I) Haral Z-II PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at PANDUA Block</t>
   </si>
   <si>
     <t>ORD/001913/2024-2025</t>
   </si>
   <si>
     <t>264/CH</t>
   </si>
   <si>
-    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
-[...19 lines deleted...]
-  <si>
     <t>Shifting of distribution pipeline for widening of Boinchi Bhastara road at Haral Daspur GP of Haral Daspur Zone -II Water Supply Scheme under Chinsurah sub-division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001849/2024-2025</t>
   </si>
   <si>
     <t>228/CH</t>
   </si>
   <si>
     <t>07/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,615 +810,615 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.02</v>
+        <v>59.77</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.93</v>
+        <v>21.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>86.34</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>26.29</v>
+      </c>
+      <c r="R5" s="4">
+        <v>30.45</v>
+      </c>
+      <c r="S5" s="4">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>337</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.18</v>
+        <v>3.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4">
+        <v>374</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.84</v>
+        <v>23.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.62</v>
+        <v>3.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>4.49</v>
+        <v>4.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>86.34</v>
+        <v>2.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>26.29</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>30.45</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K11" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.48</v>
+        <v>4.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>59.77</v>
+        <v>3.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>213.18</v>