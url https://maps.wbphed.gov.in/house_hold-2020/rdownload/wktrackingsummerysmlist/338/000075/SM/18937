--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,65 @@
     <t>248/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>SAKALER SATHI SWAMBHAR GOSTHI</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline and distribution at the left out portions of Chopa PWSS under Dhaniakhali Block of Chinsurah Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000054/2024-2025</t>
   </si>
   <si>
     <t>2345/HUG</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -992,54 +1007,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.52</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1175,101 +1190,162 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="4">
         <v>53.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>33.09</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>86.34</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>35</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>375.23</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>