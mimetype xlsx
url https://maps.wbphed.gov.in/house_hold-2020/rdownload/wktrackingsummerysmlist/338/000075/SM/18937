--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,65 +168,50 @@
     <t>ORD/000612/2023-2024</t>
   </si>
   <si>
     <t>3358/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying / Repairing Pipeline in damaged portion and other allied works for Chopa &amp; Dighir Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000731/2023-2024</t>
   </si>
   <si>
     <t>23/CH</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>BOSE ENTERPRISE (RATUL BOSE)</t>
-  </si>
-[...13 lines deleted...]
-    <t>DAS ENTERPRISE</t>
   </si>
   <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in GURAP-I GP of DHANIAKHALI Block.</t>
   </si>
   <si>
     <t>ORD/000928/2023-2024</t>
   </si>
   <si>
     <t>248/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>SAKALER SATHI SWAMBHAR GOSTHI</t>
   </si>
   <si>
     <t>Laying of HDPE pipeline and distribution at the left out portions of Chopa PWSS under Dhaniakhali Block of Chinsurah Sub-Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000054/2024-2025</t>
   </si>
@@ -663,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1007,345 +992,284 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.52</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>59.77</v>
+        <v>4.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>4.98</v>
+        <v>53.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.09</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>53.11</v>
+        <v>86.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>315.46</v>
+      </c>
+      <c r="P10" s="8">
+        <v>19.63</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>6.22</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>