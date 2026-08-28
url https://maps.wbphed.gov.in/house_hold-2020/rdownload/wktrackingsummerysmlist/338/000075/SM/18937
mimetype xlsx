--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,129 +137,144 @@
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF CHOPA PIPED W/S SCHEME Block- Dhaniakhali District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Howrah mechanical Sub Division</t>
   </si>
   <si>
     <t>Junior Engineer1</t>
   </si>
   <si>
     <t>ORD/001210/2023-2024</t>
   </si>
   <si>
     <t>4488/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>H.K.DAS &amp; CO.</t>
   </si>
   <si>
+    <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement , 5 Nos.Boundary Wall in Proposed T.W Site,Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>3236/HUG</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at EKTARPUR (2Nos.), BELUN (2Nos.), CHOPA (1No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
-    <t>Junior Engineer (Civill)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000612/2023-2024</t>
   </si>
   <si>
     <t>3358/HUG</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>ACME CONSTRUCTION</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at CHOPA (1 No.), HARAL (2Nos.), DWARBASINI (2Nos.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>ORD/000614/2023-2024</t>
+  </si>
+  <si>
+    <t>3359/HUG</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>G. T. AGRO CENTRE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline and distribution at the left out portions of Chopa PWSS under Dhaniakhali Block of Chinsurah Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2024-2025</t>
+  </si>
+  <si>
+    <t>2345/HUG</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>BOSE ENTERPRISE (RATUL BOSE)</t>
+  </si>
+  <si>
     <t>Laying / Repairing Pipeline in damaged portion and other allied works for Chopa &amp; Dighir Piped Water Supply Scheme under Dhaniakhali Block of Chinsurah Sub-Division under Hooghly Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000731/2023-2024</t>
   </si>
   <si>
     <t>23/CH</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
-    <t>BOSE ENTERPRISE (RATUL BOSE)</t>
-[...1 lines deleted...]
-  <si>
     <t>Restoration &amp; repairing of village road damaged due to laying of pipeline of piped water supply schemes under JJM in GURAP-I GP of DHANIAKHALI Block.</t>
   </si>
   <si>
     <t>ORD/000928/2023-2024</t>
   </si>
   <si>
     <t>248/CH</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>SAKALER SATHI SWAMBHAR GOSTHI</t>
-  </si>
-[...28 lines deleted...]
-    <t>G. T. AGRO CENTRE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -919,60 +934,60 @@
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>87.88</v>
+        <v>59.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -980,179 +995,179 @@
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>1.58</v>
+        <v>87.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>94.52</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.98</v>
+        <v>86.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>53.11</v>
       </c>
       <c r="Q8" s="4">
         <v>17.58</v>
       </c>
       <c r="R8" s="4">
         <v>33.09</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
@@ -1163,113 +1178,174 @@
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>86.34</v>
+        <v>1.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.56</v>
+        <v>1.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0.65</v>
+        <v>94.52</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>65</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>375.23</v>
+      </c>
+      <c r="P11" s="8">
+        <v>19.63</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>5.23</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>