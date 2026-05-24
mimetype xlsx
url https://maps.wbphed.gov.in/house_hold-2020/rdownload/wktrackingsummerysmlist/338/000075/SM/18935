--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,65 @@
     <t>BP-24-25-581</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Repairing &amp; Renovation of boundary wall , Switch room and Land development at 2nd TW Site (PH-2) of Ektarpur PWSS under Chinsurah Sub-Division of Hooghly Division P.H.E Dte at BALAGARH Block</t>
   </si>
   <si>
     <t>ORD/001853/2024-2025</t>
   </si>
   <si>
     <t>232/CH</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>MAA BUNAMATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Repairing &amp; Renovation of Switch Room &amp; IP Room At Head Works Site of Ektarpur Water Supply Scheme Under Balagarh Block of Chinsurah Sub-Division Under Hooghly Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001954/2024-2025</t>
+  </si>
+  <si>
+    <t>276/CH</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -909,54 +924,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>87.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -970,54 +985,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1102,87 +1117,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>188.93</v>
+      </c>
+      <c r="P10" s="8">
+        <v>11.82</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>6.26</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>