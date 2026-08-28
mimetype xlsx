--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,87 +110,87 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of 5 Nos.3.6 m X 3.0 m Switch Room with Sanitary and Water Supply arrangement, 5 Nos. Boundary Wall in Proposed T.W Site, Laying rising main pipe for inter connection between 5 Nos.T.W &amp; Distribution at EKTARPUR (2Nos.), BELUN (2Nos.), CHOPA (1No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
   </si>
   <si>
     <t>Assistant Engineer (Civil)</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>3235/HUG</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>EVERGREEN TRADERS</t>
   </si>
   <si>
+    <t>Sinking of 5 nos. 300 X200 mm dia Tube Well 240 mtr. Depth by D.R. Rig method using UPVC pipe (CD) and UPVC Deep Well Screen (RDS) at EKTARPUR (2Nos.), BELUN (2Nos.), CHOPA (1No.) W/S Scheme under CHINSURAH Sub-Division of Hooghly Division, P.H.E. Dte. (SOURCE AUGMENTATION)</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Civill)</t>
+  </si>
+  <si>
+    <t>ORD/000612/2023-2024</t>
+  </si>
+  <si>
+    <t>3358/HUG</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>ACME CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Electrical</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of submersible pumping machinery and other electrical/ mechanical equipments etc. including allied works for SOURCE AUGMENTATION OF EKTARPUR PIPED W/S SCHEME Block- Balagarh District- Hooghly under JJM Program under Electrical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001208/2023-2024</t>
   </si>
   <si>
     <t>4486/ED</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>CINZANO</t>
-  </si>
-[...16 lines deleted...]
-    <t>ACME CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing making and erection of Display Board using logo and tag line of Jal Jeevan Mission to the placed at different work sites and HGJ villages for awareness generation among the people in the district of Hooghly 2 Nos of Musuria village under Balagrh Block, Akna village of Chinsurah Magra Block and Benabharui village of Chinsurah Magra Block under Chinsurah Sub Division of Hooghly Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000984/2023-2024</t>
   </si>
   <si>
     <t>258/CH</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>R.K. TRADERS</t>
   </si>
   <si>
     <t>Quotation for new service connection for source Augmentation of EKTARPUR Water Supply Scheme, TW NO- III in the district Hooghly under Electrical Division, PHE Dte. ( SM/18935), Reference Id- 503777877 Application no- 5004449206</t>
   </si>
   <si>
     <t>BILL/02273/2024-2025</t>
   </si>
@@ -828,230 +828,230 @@
         <v>59.68</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.5</v>
+        <v>87.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>87.88</v>
+        <v>21.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.87</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0.95</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1082,51 +1082,51 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1143,51 +1143,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>4.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>